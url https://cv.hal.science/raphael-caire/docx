--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Caire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur - Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4041-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphael Caire a travaillé dans le domaine de l'électronique de puissance aux États-Unis, au Centre des systèmes d'électronique de puissance (CPES) à Virginia Tech, à partir de 2000. Il a obtenu son doctorat à l'Institut polytechnique de Grenoble (Grenoble InP) en 2004. Ses recherches doctorales portaient sur les impacts et le contrôle de la production décentralisée sur les réseaux de distribution. En 2004 et 2005, il a effectué un post-doctorat à l'Institut EIfER de l'Université de Karlsruhe, en Allemagne, où il a travaillé sur les aspects techniques des centrales électriques virtuelles dans les réseaux de distribution. Entre 2005 et 2006, il a travaillé chez EDF R&D en tant qu'ingénieur de recherche. De 2006 à 2025, il a été maître de conférences à Grenoble INP, menant ses recherches au G2ELAB et assurant ses cours à l'École nationale supérieure de l'énergie, de l'eau et de l'environnement (ENSE). Depuis 2025, il est professeur titulaire à l'Université Lyon 1 et mène ses recherches au sein du laboratoire AMPERE. Ses travaux récents portent sur les nouvelles architectures de réseaux de distribution, leur reconfiguration, la protection et les nouveaux dispositifs d'électronique de puissance pour le contrôle des flux d'énergie. Outre sa participation scientifique au projet européen INTEGRAL STREP, il est également responsable scientifique de plusieurs projets de recherche nationaux, tels que SINARI (ANR sur la fiabilité et la sécurité des systèmes d'automatisation des sous-stations) et REFLEX (FUI sur les composants et les fonctions avancées d'automatisation de la distribution pour améliorer la flexibilité du réseau). Il a coordonné le projet européen DREAD, axé sur une nouvelle architecture distribuée dynamique visant à renforcer l'interconnexion des énergies renouvelables et à accroître la participation des ressources énergétiques décentralisées au marché, tout en accompagnant le gestionnaire de réseau de distribution dans la gestion active du réseau sous différentes conditions d'exploitation. Dans le même domaine, il participe à de nombreuses thèses de doctorat industrielles avec des acteurs majeurs (EDF, Schneider Electric, ATOS Worldgrid) ainsi qu'avec des start-ups comme Lancey Energy et TOPPLAN, au sein desquelles il est personnellement impliqué. De 2013 à 2020, il a également coordonné le Master international Smart Grid and Building au sein d'ENSE3, un master intégré à l'action européenne KIC Innoenergy EIT sur les réseaux intelligents et l'intégration des énergies renouvelables. De 2023 à 2025, il a coordonné le Master spécialisé MMETE, mis en œuvre conjointement par Grenoble INP-Ense3 et Grenoble École de Management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF INVERTER-BASED RESOURCES CONTROLS ON DISTANCE PROTECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou S Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IET Conference on Developments in Power System Protection (DPSP) - DPSP Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-Side Flexibility through Real-Time Control of Heating Systems using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Using Optimization-Based Method in a Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 22ND MEDITERRANEAN ELECTROTECHNICAL CONFERENCE, MELECON 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Porto, Portugal. pp.138--143, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON56669.2024.10608689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to power oscillations damping of inverter based resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2024 - Congrès International des Réseaux Electriques de Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04679125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IBR Power Oscillations Damper according to power system operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis-Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024 - Innovative Smart Grid Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographically Distributed Voltage Control using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Thong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE-AM Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECENTRALIZED MANAGEMENT OF DISTRIBUTED ENERGY RESOURCES FOR FREQUENCY SUPPORT -FINNISH PILOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Aro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Opas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP-based Service Restoration in Prosumer-based Active Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour-Tehranifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of digital control for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROGRID CONTROL STRATEGY TO ACHIEVE SEAMLESS TRANSITION FROM GRID CONNECTED TO ISLANDED MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of battery aging model in ancillary services and self-consumption combined strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Geuene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Inertia Reduction Affects Synchronous Generators: The Case of Synchronizing Torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Interaction of Synchronous Machines and Virtual Inertia Provisions on the Small Signal Stability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalitha Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoay Beng Gooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed resource coordination in the context of european energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9282075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA services in cross-infrastructure holistic tests of cyber-physical energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Event-Triggered Secondary Control for Energy Storage System in Islanded Microgrids - Cyber-Physical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controller Hardware-in-the-loop Implementation for Agent-based Distributed Optimal Power Flow Using ADMM on Cyber-Physical Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Ngoc An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES GTD Grand International Conference and Exposition Asia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Finite-time Secondary Control of Energy Storage Systems in Microgrids — Controller Hardware-in-the-Loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the benefits of an integrated and modular energy management at a city/territorial level: the Grenoble use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE PES GENERAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT BASED DISTRIBUTED OPTIMAL POWER FLOW USING ADMM METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Level Validation of a Distributed Frequency Control Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering IEEE EEEIC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an insular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Wendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincente Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an island network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI Compliant Approach to Investigate the Impact of Communication to Islanded Microgrid Secondary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran The Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOUR ANALYSIS OF AN OPERATIONAL PLANNING TOOL FACING ACTIVATION PROBABILITIES, FOR NEAR OPTIMAL OPERATION OF SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sayritupac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Distributed Control of Islanded Microgrid – Real-Time Cyber-Physical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Innovative Smart Grid Technologies ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Active Distribution Network Operation with Convex Formulations of Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2017, 12th IEEE PES PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Flexibility Types in Smart Electric Distribution Grids: a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Bärenfänger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility activation optimization for constraints management in distribution grids, using DER flexibility through LV4MV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinky, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Energy Consumption Wireless Cellular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavritula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France Energie et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.201-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Q-Learning based energy management of small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadj-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal, Indoor, and Mobile Radio Communications (PIMRC), 2016 IEEE 27th Annual International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valencia, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment methods for the targeted reconfiguration in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DYNAMIC PROGRAMMING BASED APPROACH TO DAY-AHEAD OPERATIONAL COST REDUCTION FOR DSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Weighted Least Squares-Based Algorithm to Estimate Synchronized Measurements over Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of local flexibilities for voltage regulation in unbalanced LV distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENT DAY-AHEAD SCHEDULING FOR DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF DISTRIBUTED RENEWABLE ENERGY SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LV4MV: A CONCEPT FOR OPTIMAL POWER FLOW MANAGEMENT IN DISTRIBUTION GRIDS, USING DER FLEXIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Coordinated Demand Response for Frequency-controlled reserve supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Adaptive Data Processing Technique for Computing Synchrophasor Measurements under Power System Frequency Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based distribution grid operation based on a traffic light concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST BENEFIT ANALYSIS OF ENERGY BOXES DEPLOYMENT IN HOUSEHOLDS IN EUROPE: IMPACT OF THE SPOT PRICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test bed : 4G LTE Pertinence for Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED AND COORDINATED DEMAND RESPONSE FOR THE SUPPLY OF FREQUENCY CONTAINMENT RESERVE (FCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the electricity marketplace to distribution entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Baerenfaenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Demand Response for Primary Control support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE International Colloquium Lightning &amp; Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution State Estimation performances with different state vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Electric Power Systems Interdependencies Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETG Kongress - Security in Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFCL integration in a scale down network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' Decomposition for Voltage Profile Management of Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Distribution Modeling using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hermitian Adjacency Matrices for Coupled Infrastructures Interdependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION SCHEME BASED ON NON COMMUNICATING RELAYS DEPLOYED ON MV DISTRIBUTION GRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of coupled heterogeneous critical infrastructures: a co-simulation approach with a test bed validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits analysis of voltage regulation on MV networks' investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne van Stiphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energietechische Gesellschaft im VDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SINARI PROJECT: SECURITY ANALYSIS AND RISK ASSESSMENT APPLIED TO THE ELECTRICAL DISTRIBUTION NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Complex Networks Modeling of Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between load density and voltage drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Oualha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of load dispersion on grid length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval arithmetic for short-circuit computation in MV radial networks with Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power and Energy Society General Meeting, 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2012.6344605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet for Smart Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Anne Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kyntäjä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martin Diaz de Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES ISGT Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal wind power penetration in radial MV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tououse, France. pp.705 - 710, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120902-4-FR-2032.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accommodating higher DG penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation floue des énergies intermittentes raccordées au réseau de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceno Vicente Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MV distribution protection schemes to reduce customers and DGs interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Trondheim PowerTech 2011 The Power of Technology for a Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la répartition de charges probabiliste analytique du réseau de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time communication between MATLAB and IEDs in electrical distribution systems using OPC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thermoz-Liaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, ICCE 2010 - The Third International Conference on Communication and Electronic,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Gustavsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international CRIS conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTEGRAL: ICT-platform based Distributed Control in electricity grids with a large share of Distributed Energy Resources and Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peppink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ICST Conference on E-Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-L. Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES GM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRC Davos 2010, 3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Operating Modes for Electrical Distribution Systems with Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering Society – General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies - Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES Power Systems Conference &amp; Exhibition (PSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seatle, United States. pp.ISBN 978-1-4244-3811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Systems: An Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">advanced Research Workshop on the Dependence of Electricity Networks on ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality Hierarchy Procedure Applied to Software Applications for Electrical Networks Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International CRIS conference on Critical Infrastructures (CRIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies – Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEPower Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and aggregation for Critical and Emergency Operation of Distribution Network in Presence of Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED, 20th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Theory and Graph Partitioning: Application to large interconnected networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Self-healing Functionalities applied on Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thanh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania. pp.CFP09815-CDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible networks, coordination of decentralised production: two complementary approaches to facilitate insertion of DER in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Grid Security Management with High DG penetration Rate : Situation in France and some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Security Management with High DG Penetration Rate: Situation in France and Some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution grid security management with high DG penetration rate: situation in France and some future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Common Model for Studying Critical Infrastructure Interdependancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des énergies intermittentes : La coopérative énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux états généraux de l'énergie de l'île de la réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Flow Control Based on D-SSSC for Looped or Meshed Distribution GRIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution CIRED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Electric Infrastructures for Advanced Distribution Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2006, Third International Conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series FACTS for Active and Reactive Power Flow Control in Looped or Meshed Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATP Conférence 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Heat and Power Plant Optimization Tool in a Competitive Energy Market Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Italy. pp.CIRED 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and state of health monitoring for multiservice batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (B), pp.115787. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-resilient energy management of grid-connected energy communities in presence of distance-driven P2P and P2G energy transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 233, pp.110468. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating forecasting methods in the context of local energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.106956. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control scheme of microgrids in energy internet paradigm and its multisite implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1141--1153. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2976830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed optimal power flow and the multi-agent system for the realization in cyber-physical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Hierarchical Control Framework in Islanded Microgrids and Its Agent-Based Design for Cyber-Physical Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.9685--9695. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3026267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of consensus optimization for distributed OPF in HVAC-VSC-HVDC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galceran-Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.106049. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA Services and Power-Hardware-in-the-Loop Technique in Cross-Infrastructure Holistic Tests of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.7099--7108. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3021365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Control for Networked Microgrids: Multi-Layer and Multi-Agent Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.4688--4699. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3006883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical framework for emulating distributed control systems in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Kupzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.105375. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Design and Implementation of Distributed Event-Triggered Secondary Control in Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.5631-5642. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2936179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feeder flow control for grid connected microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bullich-Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto-Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.144--155. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Virtual Primary Frequency Regulation on Electromechanical Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.4270--4281. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2017.2654198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Self-Healing for Distribution Grids With Evolving Search Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.1755--1764. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2017.2762090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System with Plug and Play Feature for Distributed Secondary Control in Microgrid—Controller and Power Hardware-in-the-Loop Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3253. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Approach for OPF-Based Secondary Control of MTDC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.2843--2851. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2016.2621775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management and frequency support within microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.105--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasors Estimation at Offnominal Frequencies Through an Enhanced-SVA Method With a Fixed Sampling Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1766--1775. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2016.2597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery aging-aware energy management of green small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-017-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02202441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartitions de charges possibiliste et probabiliste pour l’analyse des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3-4), pp.233 - 266. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.17.233-266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic load flow for voltage assessment in radial systems with wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks to improve Distribution State Estimation - Volt Var Control performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ionela Biserica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2012.2193673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dynamic Multi-objective Model for Renewable and Non-renewable DG Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1173 - 1182. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Immune-Genetic Algorithm Method for Benefit Maximization of DNOs and DG Owners in a Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.961 - 972. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2010.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evaluation of Distributed Generations Impacts on Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.2293-2301. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2011.2116810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pes.2008.4596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of an alternative signal frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055417 - 2018-03-02 (BOPI 2018-09). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the frequency of an alternating signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 2018/0059154 A1, 01/03/2018. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procede de stabilisation d'un reseau electrique par delestage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3084910 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Pilotage et d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.221-267, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management and Decision-aiding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.197-242, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Distributed Generation on Electrical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Decentralized Means of Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, Chapitre 3 pp 83 - 121, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics in the Future Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, chapitre 12, pp 416-438, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée - Impacts sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énegie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermès, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance dans les réseaux électriques de distribution du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux électrqiues de distribution de la production centralisée aux smart grds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.193-217, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des moyens de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.111-149, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT control strategies for electricity infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Securing Electricity Supply in the Cyber Age - Exploring the risks of information and communication technology in tomorrow's electricity infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Generation : Impact and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, chapitre 8, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée : impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - vol 4, gestion de l'énergie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chapitre 1 : p. 23-51, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production décentralisée d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production décentralisée dans les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Caire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur - Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4041-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphael Caire a travaillé dans le domaine de l'électronique de puissance aux États-Unis, au Centre des systèmes d'électronique de puissance (CPES) à Virginia Tech, à partir de 2000. Il a obtenu son doctorat à l'Institut polytechnique de Grenoble (Grenoble InP) en 2004. Ses recherches doctorales portaient sur les impacts et le contrôle de la production décentralisée sur les réseaux de distribution. En 2004 et 2005, il a effectué un post-doctorat à l'Institut EIfER de l'Université de Karlsruhe, en Allemagne, où il a travaillé sur les aspects techniques des centrales électriques virtuelles dans les réseaux de distribution. Entre 2005 et 2006, il a travaillé chez EDF R&D en tant qu'ingénieur de recherche. De 2006 à 2025, il a été maître de conférences à Grenoble INP, menant ses recherches au G2ELAB et assurant ses cours à l'École nationale supérieure de l'énergie, de l'eau et de l'environnement (ENSE). Depuis 2025, il est professeur titulaire à l'Université Lyon 1 et mène ses recherches au sein du laboratoire AMPERE. Ses travaux récents portent sur les nouvelles architectures de réseaux de distribution, leur reconfiguration, la protection et les nouveaux dispositifs d'électronique de puissance pour le contrôle des flux d'énergie. Outre sa participation scientifique au projet européen INTEGRAL STREP, il est également responsable scientifique de plusieurs projets de recherche nationaux, tels que SINARI (ANR sur la fiabilité et la sécurité des systèmes d'automatisation des sous-stations) et REFLEX (FUI sur les composants et les fonctions avancées d'automatisation de la distribution pour améliorer la flexibilité du réseau). Il a coordonné le projet européen DREAD, axé sur une nouvelle architecture distribuée dynamique visant à renforcer l'interconnexion des énergies renouvelables et à accroître la participation des ressources énergétiques décentralisées au marché, tout en accompagnant le gestionnaire de réseau de distribution dans la gestion active du réseau sous différentes conditions d'exploitation. Dans le même domaine, il participe à de nombreuses thèses de doctorat industrielles avec des acteurs majeurs (EDF, Schneider Electric, ATOS Worldgrid) ainsi qu'avec des start-ups comme Lancey Energy et TOPPLAN, au sein desquelles il est personnellement impliqué. De 2013 à 2020, il a également coordonné le Master international Smart Grid and Building au sein d'ENSE3, un master intégré à l'action européenne KIC Innoenergy EIT sur les réseaux intelligents et l'intégration des énergies renouvelables. De 2023 à 2025, il a coordonné le Master spécialisé MMETE, mis en œuvre conjointement par Grenoble INP-Ense3 et Grenoble École de Management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and state of health monitoring for multiservice batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (B), pp.115787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-resilient energy management of grid-connected energy communities in presence of distance-driven P2P and P2G energy transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 233, pp.110468. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Hierarchical Control Framework in Islanded Microgrids and Its Agent-Based Design for Cyber-Physical Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.9685--9695. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3026267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating forecasting methods in the context of local energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.106956. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control scheme of microgrids in energy internet paradigm and its multisite implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1141--1153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2976830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed optimal power flow and the multi-agent system for the realization in cyber-physical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical framework for emulating distributed control systems in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Kupzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.105375. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA Services and Power-Hardware-in-the-Loop Technique in Cross-Infrastructure Holistic Tests of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.7099--7108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3021365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of consensus optimization for distributed OPF in HVAC-VSC-HVDC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galceran-Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.106049. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Control for Networked Microgrids: Multi-Layer and Multi-Agent Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.4688--4699. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3006883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Design and Implementation of Distributed Event-Triggered Secondary Control in Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.5631-5642. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2936179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feeder flow control for grid connected microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bullich-Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto-Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.144--155. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Approach for OPF-Based Secondary Control of MTDC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.2843--2851. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2016.2621775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Virtual Primary Frequency Regulation on Electromechanical Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.4270--4281. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2017.2654198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Self-Healing for Distribution Grids With Evolving Search Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.1755--1764. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2017.2762090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System with Plug and Play Feature for Distributed Secondary Control in Microgrid—Controller and Power Hardware-in-the-Loop Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3253. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management and frequency support within microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.105--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasors Estimation at Offnominal Frequencies Through an Enhanced-SVA Method With a Fixed Sampling Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1766--1775. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2016.2597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery aging-aware energy management of green small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-017-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02202441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartitions de charges possibiliste et probabiliste pour l’analyse des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3-4), pp.233 - 266. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.17.233-266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks to improve Distribution State Estimation - Volt Var Control performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ionela Biserica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2012.2193673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic load flow for voltage assessment in radial systems with wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evaluation of Distributed Generations Impacts on Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.2293-2301. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2011.2116810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dynamic Multi-objective Model for Renewable and Non-renewable DG Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1173 - 1182. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Immune-Genetic Algorithm Method for Benefit Maximization of DNOs and DG Owners in a Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.961 - 972. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2010.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pes.2008.4596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF INVERTER-BASED RESOURCES CONTROLS ON DISTANCE PROTECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou S Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IET Conference on Developments in Power System Protection (DPSP) - DPSP Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-Side Flexibility through Real-Time Control of Heating Systems using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Using Optimization-Based Method in a Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 22ND MEDITERRANEAN ELECTROTECHNICAL CONFERENCE, MELECON 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Porto, Portugal. pp.138--143, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON56669.2024.10608689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to power oscillations damping of inverter based resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2024 - Congrès International des Réseaux Electriques de Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04679125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IBR Power Oscillations Damper according to power system operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis-Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024 - Innovative Smart Grid Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of digital control for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROGRID CONTROL STRATEGY TO ACHIEVE SEAMLESS TRANSITION FROM GRID CONNECTED TO ISLANDED MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of battery aging model in ancillary services and self-consumption combined strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Geuene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographically Distributed Voltage Control using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Thong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE-AM Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECENTRALIZED MANAGEMENT OF DISTRIBUTED ENERGY RESOURCES FOR FREQUENCY SUPPORT -FINNISH PILOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Aro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Opas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP-based Service Restoration in Prosumer-based Active Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour-Tehranifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Inertia Reduction Affects Synchronous Generators: The Case of Synchronizing Torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Interaction of Synchronous Machines and Virtual Inertia Provisions on the Small Signal Stability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalitha Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoay Beng Gooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed resource coordination in the context of european energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9282075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Event-Triggered Secondary Control for Energy Storage System in Islanded Microgrids - Cyber-Physical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controller Hardware-in-the-loop Implementation for Agent-based Distributed Optimal Power Flow Using ADMM on Cyber-Physical Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Ngoc An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES GTD Grand International Conference and Exposition Asia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA services in cross-infrastructure holistic tests of cyber-physical energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Finite-time Secondary Control of Energy Storage Systems in Microgrids — Controller Hardware-in-the-Loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the benefits of an integrated and modular energy management at a city/territorial level: the Grenoble use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE PES GENERAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT BASED DISTRIBUTED OPTIMAL POWER FLOW USING ADMM METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Level Validation of a Distributed Frequency Control Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering IEEE EEEIC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOUR ANALYSIS OF AN OPERATIONAL PLANNING TOOL FACING ACTIVATION PROBABILITIES, FOR NEAR OPTIMAL OPERATION OF SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sayritupac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an insular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Wendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincente Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an island network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI Compliant Approach to Investigate the Impact of Communication to Islanded Microgrid Secondary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran The Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Distributed Control of Islanded Microgrid – Real-Time Cyber-Physical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Innovative Smart Grid Technologies ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Active Distribution Network Operation with Convex Formulations of Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2017, 12th IEEE PES PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility activation optimization for constraints management in distribution grids, using DER flexibility through LV4MV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinky, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Flexibility Types in Smart Electric Distribution Grids: a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Bärenfänger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Energy Consumption Wireless Cellular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavritula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France Energie et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.201-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Q-Learning based energy management of small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadj-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal, Indoor, and Mobile Radio Communications (PIMRC), 2016 IEEE 27th Annual International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valencia, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED AND COORDINATED DEMAND RESPONSE FOR THE SUPPLY OF FREQUENCY CONTAINMENT RESERVE (FCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of local flexibilities for voltage regulation in unbalanced LV distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment methods for the targeted reconfiguration in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DYNAMIC PROGRAMMING BASED APPROACH TO DAY-AHEAD OPERATIONAL COST REDUCTION FOR DSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Weighted Least Squares-Based Algorithm to Estimate Synchronized Measurements over Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENT DAY-AHEAD SCHEDULING FOR DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF DISTRIBUTED RENEWABLE ENERGY SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LV4MV: A CONCEPT FOR OPTIMAL POWER FLOW MANAGEMENT IN DISTRIBUTION GRIDS, USING DER FLEXIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Coordinated Demand Response for Frequency-controlled reserve supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Adaptive Data Processing Technique for Computing Synchrophasor Measurements under Power System Frequency Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based distribution grid operation based on a traffic light concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST BENEFIT ANALYSIS OF ENERGY BOXES DEPLOYMENT IN HOUSEHOLDS IN EUROPE: IMPACT OF THE SPOT PRICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test bed : 4G LTE Pertinence for Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the electricity marketplace to distribution entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Baerenfaenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Demand Response for Primary Control support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE International Colloquium Lightning &amp; Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Complex Networks Modeling of Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Oualha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of load dispersion on grid length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between load density and voltage drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Distribution Modeling using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hermitian Adjacency Matrices for Coupled Infrastructures Interdependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution State Estimation performances with different state vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Electric Power Systems Interdependencies Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETG Kongress - Security in Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFCL integration in a scale down network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' Decomposition for Voltage Profile Management of Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION SCHEME BASED ON NON COMMUNICATING RELAYS DEPLOYED ON MV DISTRIBUTION GRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of coupled heterogeneous critical infrastructures: a co-simulation approach with a test bed validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits analysis of voltage regulation on MV networks' investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne van Stiphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energietechische Gesellschaft im VDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SINARI PROJECT: SECURITY ANALYSIS AND RISK ASSESSMENT APPLIED TO THE ELECTRICAL DISTRIBUTION NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval arithmetic for short-circuit computation in MV radial networks with Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power and Energy Society General Meeting, 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2012.6344605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet for Smart Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Anne Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kyntäjä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martin Diaz de Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES ISGT Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal wind power penetration in radial MV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tououse, France. pp.705 - 710, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120902-4-FR-2032.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la répartition de charges probabiliste analytique du réseau de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accommodating higher DG penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation floue des énergies intermittentes raccordées au réseau de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceno Vicente Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MV distribution protection schemes to reduce customers and DGs interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Trondheim PowerTech 2011 The Power of Technology for a Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRC Davos 2010, 3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time communication between MATLAB and IEDs in electrical distribution systems using OPC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thermoz-Liaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, ICCE 2010 - The Third International Conference on Communication and Electronic,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Gustavsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTEGRAL: ICT-platform based Distributed Control in electricity grids with a large share of Distributed Energy Resources and Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peppink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ICST Conference on E-Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international CRIS conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-L. Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES GM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Self-healing Functionalities applied on Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thanh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania. pp.CFP09815-CDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies - Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES Power Systems Conference &amp; Exhibition (PSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seatle, United States. pp.ISBN 978-1-4244-3811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Operating Modes for Electrical Distribution Systems with Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering Society – General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Systems: An Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">advanced Research Workshop on the Dependence of Electricity Networks on ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality Hierarchy Procedure Applied to Software Applications for Electrical Networks Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International CRIS conference on Critical Infrastructures (CRIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies – Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEPower Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and aggregation for Critical and Emergency Operation of Distribution Network in Presence of Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED, 20th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Theory and Graph Partitioning: Application to large interconnected networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Common Model for Studying Critical Infrastructure Interdependancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution grid security management with high DG penetration rate: situation in France and some future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible networks, coordination of decentralised production: two complementary approaches to facilitate insertion of DER in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Grid Security Management with High DG penetration Rate : Situation in France and some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Security Management with High DG Penetration Rate: Situation in France and Some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Flow Control Based on D-SSSC for Looped or Meshed Distribution GRIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution CIRED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des énergies intermittentes : La coopérative énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux états généraux de l'énergie de l'île de la réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series FACTS for Active and Reactive Power Flow Control in Looped or Meshed Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATP Conférence 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Electric Infrastructures for Advanced Distribution Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2006, Third International Conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Heat and Power Plant Optimization Tool in a Competitive Energy Market Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Italy. pp.CIRED 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of an alternative signal frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055417 - 2018-03-02 (BOPI 2018-09). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the frequency of an alternating signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 2018/0059154 A1, 01/03/2018. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procede de stabilisation d'un reseau electrique par delestage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3084910 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Pilotage et d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.221-267, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management and Decision-aiding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.197-242, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics in the Future Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, chapitre 12, pp 416-438, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Distributed Generation on Electrical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Decentralized Means of Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, Chapitre 3 pp 83 - 121, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance dans les réseaux électriques de distribution du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux électrqiues de distribution de la production centralisée aux smart grds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.193-217, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée - Impacts sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énegie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermès, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des moyens de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.111-149, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT control strategies for electricity infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Securing Electricity Supply in the Cyber Age - Exploring the risks of information and communication technology in tomorrow's electricity infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Generation : Impact and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, chapitre 8, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée : impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - vol 4, gestion de l'énergie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chapitre 1 : p. 23-51, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production décentralisée d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production décentralisée dans les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21DDAF3"/>
+    <w:nsid w:val="2B846FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-caire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4041-3507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ghafari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guibout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khadidja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selle Toure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04753819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON56669.2024.10608689" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis Domenech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis-Dom&#232;nech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Thong Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Aro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Opas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Ashrafi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour-Tehranifard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Fotuhi-Firuzabad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Fattaheian-Dehkordi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geuene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Goundiam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Subramanian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoay Beng Gooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Lam Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fechon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tung Lam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Guillo-Sansano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H. Syed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Blair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reguera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Wendi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Briceno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273855" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sayritupac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke B&#228;renf&#228;nger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Drayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Daniluk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lebel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadj-Said" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhandia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albuquerque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kechagia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bediou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Almasalma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegeman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazarus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glatigny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178193v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez Torres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibileau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kuypers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Baerenfaenger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lisanti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Otto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grenard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forissier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jecu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881069v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Stiphout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emelin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838226v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809961v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2012.6344605" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Anne Pignolet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Elias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kynt&#228;j&#228;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin Diaz de Cerio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bo&#235;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120902-4-FR-2032.00123" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560494v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Merdassi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viziteu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809979v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Briceno Vicente Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666129v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736553v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809984v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611523v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611493v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Luong Thanh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thermoz-Liaudy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611504v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stahl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gustavsson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611293v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peppink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kamphuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kok" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimeas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karfopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611271v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-L. Thanh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sabonnadi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514410v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Le Thanh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417650v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tranchita" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488883v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482610v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chilard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rognon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Luong" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369607v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319535v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196768v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Surdu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115787" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110468" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin Hussain Syed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976830" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651464v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.107007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651559v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3026267" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aragues-Penalba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sumper" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galceran-Arellano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106049" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa H Nguyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan T Tran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021365" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260233v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3006883" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260266v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Kupzog" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomez-Exposito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.06.033" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2936179" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bullich-Massague" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto-Araujo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.047" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278133v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2654198" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278124v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegemann" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2017.2762090" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004046v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H Syed" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Blair" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123253" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278163v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2016.2621775" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277835v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277819v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2597778" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202441v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0913-4" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.233-266" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.02.014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0VHJ2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ionela Biserica" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Agirre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2012.2193673" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736622v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ehsan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0173" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736616v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2010.0721" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611140v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2011.2116810" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186529v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pes.2008.4596321" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;cr&#233;ant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990003v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518701v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736592v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731617v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizea Gaztanaga" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731698v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611673v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538982v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538957v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482607v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281534v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200630v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-caire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4041-3507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Ashrafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Fotuhi-Firuzabad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Fattaheian-Dehkordi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Lam Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3026267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin Hussain Syed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Guillo-Sansano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.107007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Kupzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomez-Exposito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.06.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa H Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan T Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aragues-Penalba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sumper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galceran-Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3006883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2936179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bullich-Massague" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto-Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2016.2621775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2654198" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Drayer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kechagia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegemann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2017.2762090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H Syed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Blair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ghafari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Almasalma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2597778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0913-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.233-266" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ionela Biserica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Agirre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2012.2193673" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0VHJ2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ehsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2011.2116810" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0173" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2010.0721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pes.2008.4596321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guibout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khadidja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selle Toure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04753819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON56669.2024.10608689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis Domenech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis-Dom&#232;nech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geuene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Thong Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Aro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Opas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour-Tehranifard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408426" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Goundiam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Subramanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoay Beng Gooi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113652v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fechon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814701v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tung Lam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H. Syed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Blair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reguera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sayritupac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vanet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larios" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Wendi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Briceno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662821v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334196v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke B&#228;renf&#228;nger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Daniluk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadj-Said" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kuypers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bediou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhandia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albuquerque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178078v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegeman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazarus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glatigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez Torres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibileau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Baerenfaenger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lisanti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Otto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780546v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jecu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881069v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Stiphout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2012.6344605" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Anne Pignolet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Elias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kynt&#228;j&#228;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin Diaz de Cerio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bo&#235;da" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809942v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120902-4-FR-2032.00123" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809984v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560494v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Merdassi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viziteu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809979v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Briceno Vicente Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736553v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611581v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sabonnadi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Le Thanh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611523v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Luong Thanh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thermoz-Liaudy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stahl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gustavsson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611560v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peppink" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kamphuis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kok" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimeas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karfopoulos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611271v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-L. Thanh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402510v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Luong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369971v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tranchita" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488883v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chilard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403391v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rognon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319535v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369607v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196768v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182690v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Surdu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;cr&#233;ant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990003v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518701v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737087v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731617v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizea Gaztanaga" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538982v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611673v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538957v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482607v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281534v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200630v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>