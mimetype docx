--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Caire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur - Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4041-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphael Caire a travaillé dans le domaine de l'électronique de puissance aux États-Unis, au Centre des systèmes d'électronique de puissance (CPES) à Virginia Tech, à partir de 2000. Il a obtenu son doctorat à l'Institut polytechnique de Grenoble (Grenoble InP) en 2004. Ses recherches doctorales portaient sur les impacts et le contrôle de la production décentralisée sur les réseaux de distribution. En 2004 et 2005, il a effectué un post-doctorat à l'Institut EIfER de l'Université de Karlsruhe, en Allemagne, où il a travaillé sur les aspects techniques des centrales électriques virtuelles dans les réseaux de distribution. Entre 2005 et 2006, il a travaillé chez EDF R&D en tant qu'ingénieur de recherche. De 2006 à 2025, il a été maître de conférences à Grenoble INP, menant ses recherches au G2ELAB et assurant ses cours à l'École nationale supérieure de l'énergie, de l'eau et de l'environnement (ENSE). Depuis 2025, il est professeur titulaire à l'Université Lyon 1 et mène ses recherches au sein du laboratoire AMPERE. Ses travaux récents portent sur les nouvelles architectures de réseaux de distribution, leur reconfiguration, la protection et les nouveaux dispositifs d'électronique de puissance pour le contrôle des flux d'énergie. Outre sa participation scientifique au projet européen INTEGRAL STREP, il est également responsable scientifique de plusieurs projets de recherche nationaux, tels que SINARI (ANR sur la fiabilité et la sécurité des systèmes d'automatisation des sous-stations) et REFLEX (FUI sur les composants et les fonctions avancées d'automatisation de la distribution pour améliorer la flexibilité du réseau). Il a coordonné le projet européen DREAD, axé sur une nouvelle architecture distribuée dynamique visant à renforcer l'interconnexion des énergies renouvelables et à accroître la participation des ressources énergétiques décentralisées au marché, tout en accompagnant le gestionnaire de réseau de distribution dans la gestion active du réseau sous différentes conditions d'exploitation. Dans le même domaine, il participe à de nombreuses thèses de doctorat industrielles avec des acteurs majeurs (EDF, Schneider Electric, ATOS Worldgrid) ainsi qu'avec des start-ups comme Lancey Energy et TOPPLAN, au sein desquelles il est personnellement impliqué. De 2013 à 2020, il a également coordonné le Master international Smart Grid and Building au sein d'ENSE3, un master intégré à l'action européenne KIC Innoenergy EIT sur les réseaux intelligents et l'intégration des énergies renouvelables. De 2023 à 2025, il a coordonné le Master spécialisé MMETE, mis en œuvre conjointement par Grenoble INP-Ense3 et Grenoble École de Management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and state of health monitoring for multiservice batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (B), pp.115787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-resilient energy management of grid-connected energy communities in presence of distance-driven P2P and P2G energy transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 233, pp.110468. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Hierarchical Control Framework in Islanded Microgrids and Its Agent-Based Design for Cyber-Physical Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.9685--9695. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3026267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating forecasting methods in the context of local energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.106956. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control scheme of microgrids in energy internet paradigm and its multisite implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1141--1153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2976830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed optimal power flow and the multi-agent system for the realization in cyber-physical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical framework for emulating distributed control systems in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Kupzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.105375. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA Services and Power-Hardware-in-the-Loop Technique in Cross-Infrastructure Holistic Tests of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.7099--7108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3021365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of consensus optimization for distributed OPF in HVAC-VSC-HVDC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galceran-Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.106049. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Control for Networked Microgrids: Multi-Layer and Multi-Agent Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.4688--4699. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3006883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Design and Implementation of Distributed Event-Triggered Secondary Control in Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.5631-5642. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2936179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feeder flow control for grid connected microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bullich-Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto-Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.144--155. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Approach for OPF-Based Secondary Control of MTDC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.2843--2851. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2016.2621775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Virtual Primary Frequency Regulation on Electromechanical Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.4270--4281. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2017.2654198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Self-Healing for Distribution Grids With Evolving Search Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.1755--1764. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2017.2762090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System with Plug and Play Feature for Distributed Secondary Control in Microgrid—Controller and Power Hardware-in-the-Loop Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3253. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management and frequency support within microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.105--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasors Estimation at Offnominal Frequencies Through an Enhanced-SVA Method With a Fixed Sampling Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1766--1775. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2016.2597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery aging-aware energy management of green small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-017-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02202441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartitions de charges possibiliste et probabiliste pour l’analyse des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3-4), pp.233 - 266. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.17.233-266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks to improve Distribution State Estimation - Volt Var Control performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ionela Biserica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2012.2193673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic load flow for voltage assessment in radial systems with wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evaluation of Distributed Generations Impacts on Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.2293-2301. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2011.2116810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dynamic Multi-objective Model for Renewable and Non-renewable DG Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1173 - 1182. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Immune-Genetic Algorithm Method for Benefit Maximization of DNOs and DG Owners in a Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.961 - 972. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2010.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pes.2008.4596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF INVERTER-BASED RESOURCES CONTROLS ON DISTANCE PROTECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou S Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IET Conference on Developments in Power System Protection (DPSP) - DPSP Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-Side Flexibility through Real-Time Control of Heating Systems using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Using Optimization-Based Method in a Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 22ND MEDITERRANEAN ELECTROTECHNICAL CONFERENCE, MELECON 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Porto, Portugal. pp.138--143, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON56669.2024.10608689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to power oscillations damping of inverter based resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2024 - Congrès International des Réseaux Electriques de Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04679125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IBR Power Oscillations Damper according to power system operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis-Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024 - Innovative Smart Grid Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of digital control for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROGRID CONTROL STRATEGY TO ACHIEVE SEAMLESS TRANSITION FROM GRID CONNECTED TO ISLANDED MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of battery aging model in ancillary services and self-consumption combined strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Geuene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographically Distributed Voltage Control using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Thong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE-AM Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECENTRALIZED MANAGEMENT OF DISTRIBUTED ENERGY RESOURCES FOR FREQUENCY SUPPORT -FINNISH PILOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Aro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Opas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP-based Service Restoration in Prosumer-based Active Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour-Tehranifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Inertia Reduction Affects Synchronous Generators: The Case of Synchronizing Torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Interaction of Synchronous Machines and Virtual Inertia Provisions on the Small Signal Stability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalitha Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoay Beng Gooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed resource coordination in the context of european energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9282075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Event-Triggered Secondary Control for Energy Storage System in Islanded Microgrids - Cyber-Physical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controller Hardware-in-the-loop Implementation for Agent-based Distributed Optimal Power Flow Using ADMM on Cyber-Physical Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Ngoc An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES GTD Grand International Conference and Exposition Asia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA services in cross-infrastructure holistic tests of cyber-physical energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Finite-time Secondary Control of Energy Storage Systems in Microgrids — Controller Hardware-in-the-Loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the benefits of an integrated and modular energy management at a city/territorial level: the Grenoble use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE PES GENERAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT BASED DISTRIBUTED OPTIMAL POWER FLOW USING ADMM METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Level Validation of a Distributed Frequency Control Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering IEEE EEEIC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOUR ANALYSIS OF AN OPERATIONAL PLANNING TOOL FACING ACTIVATION PROBABILITIES, FOR NEAR OPTIMAL OPERATION OF SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sayritupac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an insular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Wendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincente Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an island network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI Compliant Approach to Investigate the Impact of Communication to Islanded Microgrid Secondary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran The Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Distributed Control of Islanded Microgrid – Real-Time Cyber-Physical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Innovative Smart Grid Technologies ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Active Distribution Network Operation with Convex Formulations of Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2017, 12th IEEE PES PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility activation optimization for constraints management in distribution grids, using DER flexibility through LV4MV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinky, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Flexibility Types in Smart Electric Distribution Grids: a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Bärenfänger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Energy Consumption Wireless Cellular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavritula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France Energie et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.201-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Q-Learning based energy management of small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadj-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal, Indoor, and Mobile Radio Communications (PIMRC), 2016 IEEE 27th Annual International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valencia, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED AND COORDINATED DEMAND RESPONSE FOR THE SUPPLY OF FREQUENCY CONTAINMENT RESERVE (FCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of local flexibilities for voltage regulation in unbalanced LV distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment methods for the targeted reconfiguration in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DYNAMIC PROGRAMMING BASED APPROACH TO DAY-AHEAD OPERATIONAL COST REDUCTION FOR DSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Weighted Least Squares-Based Algorithm to Estimate Synchronized Measurements over Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENT DAY-AHEAD SCHEDULING FOR DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF DISTRIBUTED RENEWABLE ENERGY SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LV4MV: A CONCEPT FOR OPTIMAL POWER FLOW MANAGEMENT IN DISTRIBUTION GRIDS, USING DER FLEXIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Coordinated Demand Response for Frequency-controlled reserve supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Adaptive Data Processing Technique for Computing Synchrophasor Measurements under Power System Frequency Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based distribution grid operation based on a traffic light concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST BENEFIT ANALYSIS OF ENERGY BOXES DEPLOYMENT IN HOUSEHOLDS IN EUROPE: IMPACT OF THE SPOT PRICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test bed : 4G LTE Pertinence for Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the electricity marketplace to distribution entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Baerenfaenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Demand Response for Primary Control support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE International Colloquium Lightning &amp; Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Complex Networks Modeling of Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Oualha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of load dispersion on grid length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between load density and voltage drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Distribution Modeling using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hermitian Adjacency Matrices for Coupled Infrastructures Interdependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution State Estimation performances with different state vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Electric Power Systems Interdependencies Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETG Kongress - Security in Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFCL integration in a scale down network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' Decomposition for Voltage Profile Management of Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION SCHEME BASED ON NON COMMUNICATING RELAYS DEPLOYED ON MV DISTRIBUTION GRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of coupled heterogeneous critical infrastructures: a co-simulation approach with a test bed validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits analysis of voltage regulation on MV networks' investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne van Stiphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energietechische Gesellschaft im VDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SINARI PROJECT: SECURITY ANALYSIS AND RISK ASSESSMENT APPLIED TO THE ELECTRICAL DISTRIBUTION NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval arithmetic for short-circuit computation in MV radial networks with Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power and Energy Society General Meeting, 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2012.6344605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet for Smart Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Anne Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kyntäjä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martin Diaz de Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES ISGT Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal wind power penetration in radial MV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tououse, France. pp.705 - 710, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120902-4-FR-2032.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la répartition de charges probabiliste analytique du réseau de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accommodating higher DG penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation floue des énergies intermittentes raccordées au réseau de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceno Vicente Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MV distribution protection schemes to reduce customers and DGs interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Trondheim PowerTech 2011 The Power of Technology for a Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRC Davos 2010, 3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time communication between MATLAB and IEDs in electrical distribution systems using OPC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thermoz-Liaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, ICCE 2010 - The Third International Conference on Communication and Electronic,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Gustavsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTEGRAL: ICT-platform based Distributed Control in electricity grids with a large share of Distributed Energy Resources and Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peppink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ICST Conference on E-Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international CRIS conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-L. Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES GM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Self-healing Functionalities applied on Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thanh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania. pp.CFP09815-CDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies - Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES Power Systems Conference &amp; Exhibition (PSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seatle, United States. pp.ISBN 978-1-4244-3811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Operating Modes for Electrical Distribution Systems with Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering Society – General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Systems: An Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">advanced Research Workshop on the Dependence of Electricity Networks on ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality Hierarchy Procedure Applied to Software Applications for Electrical Networks Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International CRIS conference on Critical Infrastructures (CRIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies – Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEPower Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and aggregation for Critical and Emergency Operation of Distribution Network in Presence of Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED, 20th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Theory and Graph Partitioning: Application to large interconnected networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Common Model for Studying Critical Infrastructure Interdependancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution grid security management with high DG penetration rate: situation in France and some future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible networks, coordination of decentralised production: two complementary approaches to facilitate insertion of DER in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Grid Security Management with High DG penetration Rate : Situation in France and some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Security Management with High DG Penetration Rate: Situation in France and Some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Flow Control Based on D-SSSC for Looped or Meshed Distribution GRIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution CIRED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des énergies intermittentes : La coopérative énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux états généraux de l'énergie de l'île de la réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series FACTS for Active and Reactive Power Flow Control in Looped or Meshed Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATP Conférence 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Electric Infrastructures for Advanced Distribution Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2006, Third International Conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Heat and Power Plant Optimization Tool in a Competitive Energy Market Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Italy. pp.CIRED 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of an alternative signal frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055417 - 2018-03-02 (BOPI 2018-09). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the frequency of an alternating signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 2018/0059154 A1, 01/03/2018. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procede de stabilisation d'un reseau electrique par delestage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3084910 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Pilotage et d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.221-267, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management and Decision-aiding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.197-242, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics in the Future Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, chapitre 12, pp 416-438, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Distributed Generation on Electrical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Decentralized Means of Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, Chapitre 3 pp 83 - 121, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance dans les réseaux électriques de distribution du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux électrqiues de distribution de la production centralisée aux smart grds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.193-217, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée - Impacts sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énegie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermès, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des moyens de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.111-149, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT control strategies for electricity infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Securing Electricity Supply in the Cyber Age - Exploring the risks of information and communication technology in tomorrow's electricity infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Generation : Impact and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, chapitre 8, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée : impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - vol 4, gestion de l'énergie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chapitre 1 : p. 23-51, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production décentralisée d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production décentralisée dans les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphael Caire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant Chercheur - Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">raphael-caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4041-3507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphael Caire a travaillé dans le domaine de l'électronique de puissance aux États-Unis, au Centre des systèmes d'électronique de puissance (CPES) à Virginia Tech, à partir de 2000. Il a obtenu son doctorat à l'Institut polytechnique de Grenoble (Grenoble InP) en 2004. Ses recherches doctorales portaient sur les impacts et le contrôle de la production décentralisée sur les réseaux de distribution. En 2004 et 2005, il a effectué un post-doctorat à l'Institut EIfER de l'Université de Karlsruhe, en Allemagne, où il a travaillé sur les aspects techniques des centrales électriques virtuelles dans les réseaux de distribution. Entre 2005 et 2006, il a travaillé chez EDF R&D en tant qu'ingénieur de recherche. De 2006 à 2025, il a été maître de conférences à Grenoble INP, menant ses recherches au G2ELAB et assurant ses cours à l'École nationale supérieure de l'énergie, de l'eau et de l'environnement (ENSE). Depuis 2025, il est professeur titulaire à l'Université Lyon 1 et mène ses recherches au sein du laboratoire AMPERE. Ses travaux récents portent sur les nouvelles architectures de réseaux de distribution, leur reconfiguration, la protection et les nouveaux dispositifs d'électronique de puissance pour le contrôle des flux d'énergie. Outre sa participation scientifique au projet européen INTEGRAL STREP, il est également responsable scientifique de plusieurs projets de recherche nationaux, tels que SINARI (ANR sur la fiabilité et la sécurité des systèmes d'automatisation des sous-stations) et REFLEX (FUI sur les composants et les fonctions avancées d'automatisation de la distribution pour améliorer la flexibilité du réseau). Il a coordonné le projet européen DREAD, axé sur une nouvelle architecture distribuée dynamique visant à renforcer l'interconnexion des énergies renouvelables et à accroître la participation des ressources énergétiques décentralisées au marché, tout en accompagnant le gestionnaire de réseau de distribution dans la gestion active du réseau sous différentes conditions d'exploitation. Dans le même domaine, il participe à de nombreuses thèses de doctorat industrielles avec des acteurs majeurs (EDF, Schneider Electric, ATOS Worldgrid) ainsi qu'avec des start-ups comme Lancey Energy et TOPPLAN, au sein desquelles il est personnellement impliqué. De 2013 à 2020, il a également coordonné le Master international Smart Grid and Building au sein d'ENSE3, un master intégré à l'action européenne KIC Innoenergy EIT sur les réseaux intelligents et l'intégration des énergies renouvelables. De 2023 à 2025, il a coordonné le Master spécialisé MMETE, mis en œuvre conjointement par Grenoble INP-Ense3 et Grenoble École de Management.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and state of health monitoring for multiservice batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (B), pp.115787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.115787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-resilient energy management of grid-connected energy communities in presence of distance-driven P2P and P2G energy transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 233, pp.110468. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation Model: A Novel Methodology to Estimate Customers’ Profiles in a Low-Voltage Distribution Grid Equipped with Smart Meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15030142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dynamic transformer rating, considering current and temperature limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Hierarchical Control Framework in Islanded Microgrids and Its Agent-Based Design for Cyber-Physical Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.9685--9695. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.3026267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy limit of oil‐immersed transformers: A concept and its application in different climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cécile Alvarez‐herault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.495-507. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/gtd2.12036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating forecasting methods in the context of local energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.106956. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed control scheme of microgrids in energy internet paradigm and its multisite implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin Hussain Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.1141--1153. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2976830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand Response Coupled with Dynamic Thermal Rating for Increased Transformer Reserve and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (5), pp.1378. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed optimal power flow and the multi-agent system for the realization in cyber-physical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Bésanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-physical framework for emulating distributed control systems in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederich Kupzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.105375. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA Services and Power-Hardware-in-the-Loop Technique in Cross-Infrastructure Holistic Tests of Cyber-Physical Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan T Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.7099--7108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3021365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General form of consensus optimization for distributed OPF in HVAC-VSC-HVDC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Galceran-Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.106049. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching digital control of substation and IEC 61850 with a test bench validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.1175-1182. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3010446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Control for Networked Microgrids: Multi-Layer and Multi-Agent Architecture Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.4688--4699. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2020.3006883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Design and Implementation of Distributed Event-Triggered Secondary Control in Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.5631-5642. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2936179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating storage in planning of LV distribution networks with PV production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2018.6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feeder flow control for grid connected microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Bullich-Massague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aragues-Penalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Prieto-Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sumper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.144--155. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Approach for OPF-Based Secondary Control of MTDC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gomez-Exposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.2843--2851. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2016.2621775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Virtual Primary Frequency Regulation on Electromechanical Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.4270--4281. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2017.2654198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Self-Healing for Distribution Grids With Evolving Search Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (4), pp.1755--1764. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2017.2762090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent System with Plug and Play Feature for Distributed Secondary Control in Microgrid—Controller and Power Hardware-in-the-Loop Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3253. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.373-385. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpwrs.2017.2695401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand side management and frequency support within microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.105--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasors Estimation at Offnominal Frequencies Through an Enhanced-SVA Method With a Fixed Sampling Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1766--1775. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRD.2016.2597778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery aging-aware energy management of green small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-017-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02202441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture intelligente pour l’amélioration de l’efficacité energétique du réseau cellulaire 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartitions de charges possibiliste et probabiliste pour l’analyse des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3-4), pp.233 - 266. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJEE.17.233-266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks to improve Distribution State Estimation - Volt Var Control performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ionela Biserica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Agirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2012.2193673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic load flow for voltage assessment in radial systems with wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.27 - 33. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Evaluation of Distributed Generations Impacts on Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.2293-2301. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2011.2116810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Dynamic Multi-objective Model for Renewable and Non-renewable DG Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (11), pp.1173 - 1182. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Immune-Genetic Algorithm Method for Benefit Maximization of DNOs and DG Owners in a Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Soroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ehsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.961 - 972. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2010.0721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Network Architecture to Increase DG Insertion in Electrical Distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.905 - 914. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2071887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution network reconfiguration. Temporal reconfiguration of electrical networks for energy losses reduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.427 - 461. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.427-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Meshed Distribution Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (5), pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pes.2008.4596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACTS OF INVERTER-BASED RESOURCES CONTROLS ON DISTANCE PROTECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou S Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th IET Conference on Developments in Power System Protection (DPSP) - DPSP Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation MANA revisitée pour intégrer de nouveaux composants électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Khadidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selle Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-Side Flexibility through Real-Time Control of Heating Systems using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Using Optimization-Based Method in a Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 22ND MEDITERRANEAN ELECTROTECHNICAL CONFERENCE, MELECON 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Porto, Portugal. pp.138--143, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON56669.2024.10608689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to power oscillations damping of inverter based resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2024 - Congrès International des Réseaux Electriques de Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04679125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of IBR Power Oscillations Damper according to power system operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gomis-Domènech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai-Phuong Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2024 - Innovative Smart Grid Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of digital control for Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROGRID CONTROL STRATEGY TO ACHIEVE SEAMLESS TRANSITION FROM GRID CONNECTED TO ISLANDED MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of battery aging model in ancillary services and self-consumption combined strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Geuene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographically Distributed Voltage Control using Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Thong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Cong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE-AM Asia Meeting on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hanoi (Vietnam), Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECENTRALIZED MANAGEMENT OF DISTRIBUTED ENERGY RESOURCES FOR FREQUENCY SUPPORT -FINNISH PILOT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Aro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Opas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-HIL Validation for Double Loop Proportional Resonant Control in abc Stationary Frame for Grid Forming Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kamajaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF LINKY SMART METER DATA TO ENHANCE THE DIVERSITY FACTOR ASSESSMENT IN REAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ramos Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gourguechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution CIRED 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILP-based Service Restoration in Prosumer-based Active Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monir Ashrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abbaspour-Tehranifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmud Fotuhi-Firuzabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Fattaheian-Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10408426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Inertia Reduction Affects Synchronous Generators: The Case of Synchronizing Torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL AGEING LIMIT OF OIL-IMMERSED TRANSFORMERS IN FLEXIBLE POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSITIVITY OF LV GRID PLANNING TO LOAD MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cecile Alvarez-Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Interaction of Synchronous Machines and Virtual Inertia Provisions on the Small Signal Stability of Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalitha Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goundiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoay Beng Gooi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed resource coordination in the context of european energy communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM41954.2020.9282075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controller Hardware-in-the-loop Implementation for Agent-based Distributed Optimal Power Flow Using ADMM on Cyber-Physical Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Quoc Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Ngoc An</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES GTD Grand International Conference and Exposition Asia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Event-Triggered Secondary Control for Energy Storage System in Islanded Microgrids - Cyber-Physical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of SCADA services in cross-infrastructure holistic tests of cyber-physical energy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Smart-Grids Test Bed to Teach Feeder Automation Functions in a Distribution Grid to the PESGM2019 Submission Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES General Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic transformer ratings to increase the reserve of primary substations for new load interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Moiseeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the impact of storage systems on the planning studies of low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding horizon algorithm for dynamic transformer rating and its application for real-time economic dispatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Daminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Prokhorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of storage and PV in the DSO power losses cost assessment method for LV planning studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering local photovoltaic production in planning studies for low voltage distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Distributed Finite-time Secondary Control of Energy Storage Systems in Microgrids — Controller Hardware-in-the-Loop Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung-Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bucharest, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the benefits of an integrated and modular energy management at a city/territorial level: the Grenoble use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE PES GENERAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT BASED DISTRIBUTED OPTIMAL POWER FLOW USING ADMM METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Level Validation of a Distributed Frequency Control Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efren Guillo-Sansano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazheruddin H. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven M. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environment and Electrical Engineering IEEE EEEIC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOUR ANALYSIS OF AN OPERATIONAL PLANNING TOOL FACING ACTIVATION PROBABILITIES, FOR NEAR OPTIMAL OPERATION OF SMART GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sayritupac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an insular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Wendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincente Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations and stability to determine maximum wind power penetration of an island network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2017.8273855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMI Compliant Approach to Investigate the Impact of Communication to Islanded Microgrid Secondary Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tung Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran The Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies Asia 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent Based Distributed Control of Islanded Microgrid – Real-Time Cyber-Physical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tung Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hoa Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Innovative Smart Grid Technologies ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Active Distribution Network Operation with Convex Formulations of Power Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2017, 12th IEEE PES PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility activation optimization for constraints management in distribution grids, using DER flexibility through LV4MV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinky, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Flexibility Types in Smart Electric Distribution Grids: a Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Bärenfänger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Energy Consumption Wireless Cellular Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Gavritula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France Energie et radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France. pp.201-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Q-Learning based energy management of small cells powered by the smart grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhcine Mendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadj-Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal, Indoor, and Mobile Radio Communications (PIMRC), 2016 IEEE 27th Annual International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Valencia, Spain. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTED AND COORDINATED DEMAND RESPONSE FOR THE SUPPLY OF FREQUENCY CONTAINMENT RESERVE (FCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of local flexibilities for voltage regulation in unbalanced LV distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Kechagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Distribution Automation functions on an analogical micro distribution network for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment methods for the targeted reconfiguration in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DYNAMIC PROGRAMMING BASED APPROACH TO DAY-AHEAD OPERATIONAL COST REDUCTION FOR DSOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Weighted Least Squares-Based Algorithm to Estimate Synchronized Measurements over Wide Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENT DAY-AHEAD SCHEDULING FOR DISTRIBUTION NETWORKS WITH HIGH PENETRATION OF DISTRIBUTED RENEWABLE ENERGY SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Prasanna Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LV4MV: A CONCEPT FOR OPTIMAL POWER FLOW MANAGEMENT IN DISTRIBUTION GRIDS, USING DER FLEXIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Coordinated Demand Response for Frequency-controlled reserve supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and economic impact on the DG insertion rate of storage system facilities in LV network planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Adaptive Data Processing Technique for Computing Synchrophasor Measurements under Power System Frequency Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamada Almasalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based distribution grid operation based on a traffic light concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Drayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lazarus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST BENEFIT ANALYSIS OF ENERGY BOXES DEPLOYMENT IN HOUSEHOLDS IN EUROPE: IMPACT OF THE SPOT PRICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glatigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2015 - The 23nd International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test bed : 4G LTE Pertinence for Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Chotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the electricity marketplace to distribution entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieke Baerenfaenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lisanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic Demand Response for Primary Control support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Kuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bediou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE International Colloquium Lightning &amp; Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Complex Networks Modeling of Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Sanchez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of interdependent critical infrastructures for electricity supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Petrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Oualha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Correnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSSC 2013 - Workshop Interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of load dispersion on grid length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between load density and voltage drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Emelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Merley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Hermitian Adjacency Matrices for Coupled Infrastructures Interdependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Distribution Modeling using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution State Estimation performances with different state vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Electric Power Systems Interdependencies Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETG Kongress - Security in Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFCL integration in a scale down network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tixador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity 2013 (EUCAS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benders' Decomposition for Voltage Profile Management of Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sellé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION SCHEME BASED ON NON COMMUNICATING RELAYS DEPLOYED ON MV DISTRIBUTION GRID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of coupled heterogeneous critical infrastructures: a co-simulation approach with a test bed validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 4th IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits analysis of voltage regulation on MV networks' investments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archie Battegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne van Stiphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energietechische Gesellschaft im VDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SINARI PROJECT: SECURITY ANALYSIS AND RISK ASSESSMENT APPLIED TO THE ELECTRICAL DISTRIBUTION NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockolm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval arithmetic for short-circuit computation in MV radial networks with Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Power and Energy Society General Meeting, 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM.2012.6344605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Internet for Smart Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Anne Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kyntäjä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Martin Diaz de Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES ISGT Europe 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal wind power penetration in radial MV networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tououse, France. pp.705 - 710, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120902-4-FR-2032.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation de la répartition de charges probabiliste analytique du réseau de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing traditional urban network architectures to increase distributed generation connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Electr Power Energ Syst (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accommodating higher DG penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation floue des énergies intermittentes raccordées au réseau de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Carolina Briceno Vicente Briceño Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Électrotechnique du Futur 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a flexible architecture to integrate renewables in electric distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kiény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MV distribution protection schemes to reduce customers and DGs interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES Trondheim PowerTech 2011 The Power of Technology for a Sustainable Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les méthodes de modélisation pour les infrastructures critiques interdépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Merdassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez Torrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRC Davos 2010, 3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time communication between MATLAB and IEDs in electrical distribution systems using OPC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thermoz-Liaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, ICCE 2010 - The Third International Conference on Communication and Electronic,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architectures and operation modes of Distribution Network to increase DG integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE conference, General Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of new distribution grid architecture for accomodating higher dg penetration rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-Luong Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Gustavsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth international CRIS conference on Critical Infrastructures, NCEPU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent Behavior of Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth international CRIS conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NTEGRAL: ICT-platform based Distributed Control in electricity grids with a large share of Distributed Energy Resources and Renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peppink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kamphuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ICST Conference on E-Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ICT framework for Distribution Network with Decentralized Energy Resources: Prototype, Design and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le-L. Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES GM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies of coupled heterogeneous infrastructures: the case of ICT and Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sabonnadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Disaster and Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Bench for Self-healing Functionalities applied on Distribution Network with Distributed Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thanh Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania. pp.CFP09815-CDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies - Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES Power Systems Conference &amp; Exhibition (PSCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seatle, United States. pp.ISBN 978-1-4244-3811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Operating Modes for Electrical Distribution Systems with Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering Society – General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and Power Systems: An Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">advanced Research Workshop on the Dependence of Electricity Networks on ICT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criticality Hierarchy Procedure Applied to Software Applications for Electrical Networks Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International CRIS conference on Critical Infrastructures (CRIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Cyber and Physical Interdependencies – Application in ICT and Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEPower Systems Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction and aggregation for Critical and Emergency Operation of Distribution Network in Presence of Distributed Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED, 20th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Theory and Graph Partitioning: Application to large interconnected networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Bucharest PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Linear Programming Solvers and Their Applications to Power System Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting ( PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pittsburg, United States. available on CD, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Long Term Planning Methods Comparison With Respect to DG Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-SUP 2008 (Innovation for Sustainable Production)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Common Model for Studying Critical Infrastructure Interdependancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution grid security management with high DG penetration rate: situation in France and some future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APEC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible networks, coordination of decentralised production: two complementary approaches to facilitate insertion of DER in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Grid Security Management with High DG penetration Rate : Situation in France and some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Enginergy Society General Meeting 2008 (IEEE PES ‘ 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial Network Reconfiguration Using Genetic Algorithm Based on the Matroid Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Bienia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PES General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid Security Management with High DG Penetration Rate: Situation in France and Some Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Flow Control Based on D-SSSC for Looped or Meshed Distribution GRIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution CIRED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des énergies intermittentes : La coopérative énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée aux états généraux de l'énergie de l'île de la réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series FACTS for Active and Reactive Power Flow Control in Looped or Meshed Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATP Conférence 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Electric Infrastructures for Advanced Distribution Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2006, Third International Conference on Critical Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Heat and Power Plant Optimization Tool in a Competitive Energy Market Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Surdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Italy. pp.CIRED 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d’un système de stockage collectif d’énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guenee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3155981. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of an alternative signal frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3055417 - 2018-03-02 (BOPI 2018-09). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the frequency of an alternating signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mécréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ghafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US Patent 2018/0059154 A1, 01/03/2018. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procede de stabilisation d'un reseau electrique par delestage de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3084910 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, Planning and Reconfiguration of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smartgrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.131-196, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures, planification et reconfiguration des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.157-220, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de Pilotage et d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids - les réseaux électriques intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.221-267, 2012, 978-2-7462-2594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management and Decision-aiding Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartGrids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons &amp; ISTE, pp.197-242, 2012, 978-1-84821-261-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Electronics in the Future Distribution Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, chapitre 12, pp 416-438, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Distributed Generation on Electrical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Son, pp.ISBN 978-1-84821-245-9, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Decentralized Means of Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouredine Hadjsaïd and Jean-Claude Sabonnadière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Distribution Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Whiley, Chapitre 3 pp 83 - 121, 2011, 9781848212459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électronique de puissance dans les réseaux électriques de distribution du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux électrqiues de distribution de la production centralisée aux smart grds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.193-217, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristique des réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science/Lavoisier, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée - Impacts sur le réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distribution d'énegie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier-Hermès, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des moyens de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haizea Gaztanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la distribution d'énergie électrique en présence de production décentralisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.111-149, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT control strategies for electricity infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Tranchita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Viziteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Securing Electricity Supply in the Cyber Age - Exploring the risks of information and communication technology in tomorrow's electricity infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.71-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Emission Power Generation Technologies and Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Generation : Impact and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, chapitre 8, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production décentralisée : impacts et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'énergie - vol 4, gestion de l'énergie et efficacité énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chapitre 1 : p. 23-51, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la production décentralisée d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production décentralisée dans les réseaux de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId473"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B846FB6"/>
+    <w:nsid w:val="7C186AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-caire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4041-3507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Ashrafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Fotuhi-Firuzabad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Fattaheian-Dehkordi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Lam Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3026267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin Hussain Syed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Guillo-Sansano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.107007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Kupzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomez-Exposito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.06.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa H Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan T Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aragues-Penalba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sumper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galceran-Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3006883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2936179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bullich-Massague" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto-Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2016.2621775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2654198" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Drayer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kechagia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegemann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2017.2762090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H Syed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Blair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ghafari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Almasalma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2597778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0913-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.233-266" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ionela Biserica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Agirre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2012.2193673" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0VHJ2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ehsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2011.2116810" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0173" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2010.0721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pes.2008.4596321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guibout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khadidja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selle Toure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04753819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON56669.2024.10608689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis Domenech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis-Dom&#232;nech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geuene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Thong Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Aro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Opas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour-Tehranifard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408426" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Goundiam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Subramanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoay Beng Gooi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113652v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fechon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814701v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tung Lam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H. Syed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Blair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reguera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sayritupac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vanet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larios" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Wendi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Briceno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662821v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334196v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke B&#228;renf&#228;nger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Daniluk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadj-Said" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kuypers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bediou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhandia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albuquerque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178078v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegeman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazarus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glatigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez Torres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibileau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Baerenfaenger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lisanti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Otto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780546v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jecu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881069v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Stiphout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2012.6344605" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Anne Pignolet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Elias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kynt&#228;j&#228;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin Diaz de Cerio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bo&#235;da" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809942v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120902-4-FR-2032.00123" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809984v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560494v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Merdassi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viziteu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809979v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Briceno Vicente Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736553v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611581v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sabonnadi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514410v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Le Thanh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611523v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Luong Thanh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thermoz-Liaudy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stahl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gustavsson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611560v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peppink" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kamphuis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kok" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimeas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karfopoulos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611271v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-L. Thanh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402510v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Luong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369971v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tranchita" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488883v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chilard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403391v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rognon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319535v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369607v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196768v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182690v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Surdu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989987v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;cr&#233;ant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990003v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518701v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737087v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731617v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizea Gaztanaga" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538982v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611673v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538957v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482607v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281534v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294527v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200630v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007677v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-caire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4041-3507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ferrando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Ashrafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmud Fotuhi-Firuzabad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Fattaheian-Dehkordi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ramos Milis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15030142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Prokhorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106886" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Lam Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3026267" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;c&#233;cile Alvarez&#8208;herault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin Hussain Syed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efren Guillo-Sansano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2976830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.107007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavriluta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Boudinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederich Kupzog" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomez-Exposito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.06.033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa H Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan T Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3021365" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aragues-Penalba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sumper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galceran-Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Braconnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jardim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3010446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2020.3006883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2936179" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2018.6533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Bullich-Massague" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Prieto-Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.04.047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2016.2621775" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2017.2654198" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Drayer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Kechagia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegemann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2017.2762090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H Syed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hoa Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Blair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sell&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrs.2017.2695401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ghafari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Almasalma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2016.2597778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-017-0913-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnefoi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.233-266" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bienia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFNWMQ70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737328v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ionela Biserica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Agirre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2012.2193673" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0VHJ2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Soroudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ehsan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2011.2116810" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736622v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0173" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2010.0721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2071887" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enacheanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roupioz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.427-461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MLP6ST9W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pes.2008.4596321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou S Diallo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guibout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Khadidja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selle Toure" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04753819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Tran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON56669.2024.10608689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04679125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis Domenech" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Phuong Do" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gomis-Dom&#232;nech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Phuong Do" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kamajaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geuene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Thong Tran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Aro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Opas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408366" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gourguechon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbaspour-Tehranifard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10408426" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Goundiam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laize" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Alvarez-Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Garry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Glorieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Subramanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoay Beng Gooi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113652v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Moiseeva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157656v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905497" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fechon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814701v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tung Lam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazheruddin H. Syed" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Blair" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Reguera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sayritupac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vanet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larios" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Wendi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Briceno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2017.8273855" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662821v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran The Hoang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546314v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Prasanna Swaminathan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334196v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke B&#228;renf&#228;nger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Daniluk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Gavritula" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadj-Said" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167471v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Kuypers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bediou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhandia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albuquerque" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178078v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hegeman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazarus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glatigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez Torres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibileau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chotard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Baerenfaenger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lisanti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kamphuis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Otto" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780546v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991678v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Piat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Georges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Petrequin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Oualha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Correnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Emelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881191v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991401v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chilard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forissier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jecu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881069v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archie Battegay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne van Stiphout" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2012.6344605" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Anne Pignolet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Elias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kynt&#228;j&#228;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Martin Diaz de Cerio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bo&#235;da" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809942v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120902-4-FR-2032.00123" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809984v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736569v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560494v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Merdassi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viziteu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733215v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809979v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carolina Briceno Vicente Brice&#241;o Vicente" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ki&#233;ny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736553v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514410v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Le Thanh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blache" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611581v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sabonnadi&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611523v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Luong Thanh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thermoz-Liaudy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497547v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611504v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stahl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Gustavsson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peppink" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kamphuis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kok" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimeas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karfopoulos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611271v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-L. Thanh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611290v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402510v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Luong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369971v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Tranchita" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488883v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chilard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403391v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rognon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365653v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly E. Ison" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kieny" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282720v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319535v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369607v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289754v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294884v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196768v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200183v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ivanova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182690v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Surdu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624730v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guenee" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989987v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;cr&#233;ant" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990003v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518701v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737105v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736632v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737087v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736592v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731617v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizea Gaztanaga" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538982v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611625v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538957v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482607v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444172v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281534v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294527v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200630v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007677v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>