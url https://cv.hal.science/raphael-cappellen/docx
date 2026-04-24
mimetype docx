--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -846,165 +846,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mystère des origines. L’Isle Sonante dans son contexte tourangeau (1544-1562) »</w:t>
+                <w:t xml:space="preserve">« Buffet froid dans la Rabelaisie. Nicolas Buffet et Valérienne Malet, ou l’art de faire son beurre sur le dos de Pantagruel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.49-94</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.247-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831500v1</w:t>
+                <w:t xml:space="preserve">hal-03831501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Buffet froid dans la Rabelaisie. Nicolas Buffet et Valérienne Malet, ou l’art de faire son beurre sur le dos de Pantagruel »</w:t>
+                <w:t xml:space="preserve">« Le mystère des origines. L’Isle Sonante dans son contexte tourangeau (1544-1562) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.247-283</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.49-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831501v1</w:t>
+                <w:t xml:space="preserve">hal-03831500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Annoter Rabelais grâce à Montaigne. Sur deux emprunts à Suétone dans Gargantua »</w:t>
               </w:r>
@@ -1260,178 +1260,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire les petitz popismes (Gargantua, XXIII) »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Menini</w:t>
+                <w:t xml:space="preserve">« “N’en faictes ne plus ne moins” D’un dialogue de Gargantua à un huitain du Moys de may de Guillaume des Autels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3, pp.465-475</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.481-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831495v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03831494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire les petitz popismes (Gargantua, XXIII) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3, pp.481-487</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.465-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831494v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Galliot du Pré à François Juste : Rabelais éditeur du recueil Hecatomphile. Les Fleurs de poesie françoyse (1534) et des Œuvres de Coquillart (1535) »</w:t>
               </w:r>
@@ -1549,165 +1549,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La coquille tue : note sur un passage de l'épître à d'Estissac (1532) cité par Bigot dans le Botanologicon d'Euricius Cordus (1534) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, p. 387-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’Énigme en prophétie, entre dualité auctoriale et pluralité interprétative (Gargantua, LVIII) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829880v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ni Lyon, ni Paris : sur quelques impressions gothiques de textes rabelaisiens et para-rabelaisiens »</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pantagruel, du grand au petit Prince »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2874,173 +2874,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« D'un Véronais très précieux. Les références à Catulle dans l'œuvre de Rabelais : obscénité et antiquaille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Liaroutzos; Christian Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Désir demeuré désir. Mélanges autour de Franck Bauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.161-175, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et la “terreur panice”. Disséquer la peur dans Gargantua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Geonget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ces belles billevesées ». Études sur le Gargantua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Droz, pp.41-58, 2019, Études rabelaisiennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831509v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03831505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais lecteur des Adages »</w:t>
               </w:r>
@@ -3093,182 +3093,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Présence et absence de l'Ancien Roman chez Rabelais : Héliodore, Achille Tatius, Apulée, Pétrone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman VI. La réception de l'Ancien Roman à la Renaissance et au début de l'âge classique. Actes du colloque de Tours, 20-22 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 113-133, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01297812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L'habit métatextuel : les robes de Rabelais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Duport; Pascale Mounier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir l'habit. Discours et images du vêtement du Moyen Âge au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 257-273, 2015, 9783034316064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313089v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01297812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais lecteur des Epigrammatum graecorum libri VII commentés par Jean Brodeau (1549) »</w:t>
               </w:r>
@@ -3321,178 +3321,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« “Car facilement se desprise ce que l'on n'entend”. Allégorie et signification romanesque chez Hélisenne de Crenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens caché. Usages de l’allégorie du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université; Artois Presses Université, p. 67-80, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.12133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et la bibliothèque imaginaire : liste énigmatique et création générique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Lawson, M. Lecolle et R. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 163-174, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212545v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.18177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet-Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2012.1061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/mom_0151-7015_2015_act_53_1_3381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.18177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet-Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2012.1061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/mom_0151-7015_2015_act_53_1_3381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>