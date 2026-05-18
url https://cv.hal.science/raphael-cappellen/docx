--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -3093,182 +3093,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01527801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'habit métatextuel : les robes de Rabelais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cappellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Duport; Pascale Mounier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir l'habit. Discours et images du vêtement du Moyen Âge au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p. 257-273, 2015, 9783034316064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Présence et absence de l'Ancien Roman chez Rabelais : Héliodore, Achille Tatius, Apulée, Pétrone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman VI. La réception de l'Ancien Roman à la Renaissance et au début de l'âge classique. Actes du colloque de Tours, 20-22 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 113-133, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01297812v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01313089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais lecteur des Epigrammatum graecorum libri VII commentés par Jean Brodeau (1549) »</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.18177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet-Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2012.1061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/mom_0151-7015_2015_act_53_1_3381" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Knop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mussou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.18177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831498v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.082.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13505" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet-Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2012.1061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297812v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/mom_0151-7015_2015_act_53_1_3381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.12133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>