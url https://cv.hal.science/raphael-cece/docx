--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cécé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-expert distance for clustering climate parameters: a Caribbean precipitation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 207, pp.106058. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.106058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (1), pp.151-191. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intensification of Hurricane Maria 2017 in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Chiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.590. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K.E. Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1963. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale anthropogenic pollution modelling in a small tropical island during weak trade winds: Lagrangian particle dispersion simulations using real nested LES meteorological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.98 - 112. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'Îlot de Chaleur Urbain dans la conurbation pointoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliana Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sextus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rafraîchissement et renaturation - Comment apporter plus de fraîcheur et de nature sur mon territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2025, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti et Guadeloupe : des territoires hétérogènes dans la gestion du risque cyclonique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rood Celange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Dec 2018, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Tropical Rainfall along Cold Fronts: Numerical Study of the Lesser Antilles Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à l’échelle locale des situations météorologiques observées au cours de la transition saison sèche - saison humide à l'aide de WRF ARW V3 : cas de l'archipel de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plocoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the marine potential energy in the French West Indies for the building of energy converter pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Broussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Physique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of deep neural network methods on climate data: Case study on the prediction of Sargassum seaweed beachings in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pointe-a-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum proliferation in the Western Atlantic: What impacts and results for the French West Indies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des conditions météorologiques cycloniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chatefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Regimes in Haiti: A Clustering Analysis Using Chirpsv2 Data (Period 1981-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to stranding prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques méso- et micro-échelles des circulations locales générées par des îles tropicales : cas de l’archipel de la Guadeloupe avec une application à la dispersion de polluants (WRF-LES-FLEXPART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Météorologie. Université des Antilles et de la Guyane, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur les îles de Saint-Barthélemy et de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Barthélemy : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la ville de Saint-Anne (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur l'archipel de la Guadeloupe : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la conurbation pointoise (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cécé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-expert distance for clustering climate parameters: a Caribbean precipitation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 207, pp.106058. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.106058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (1), pp.151-191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K.E. Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intensification of Hurricane Maria 2017 in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Chiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.590. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1963. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale anthropogenic pollution modelling in a small tropical island during weak trade winds: Lagrangian particle dispersion simulations using real nested LES meteorological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.98 - 112. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'Îlot de Chaleur Urbain dans la conurbation pointoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliana Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sextus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rafraîchissement et renaturation - Comment apporter plus de fraîcheur et de nature sur mon territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2025, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti et Guadeloupe : des territoires hétérogènes dans la gestion du risque cyclonique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rood Celange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Dec 2018, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Tropical Rainfall along Cold Fronts: Numerical Study of the Lesser Antilles Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à l’échelle locale des situations météorologiques observées au cours de la transition saison sèche - saison humide à l'aide de WRF ARW V3 : cas de l'archipel de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plocoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the marine potential energy in the French West Indies for the building of energy converter pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Broussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Physique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of deep neural network methods on climate data: Case study on the prediction of Sargassum seaweed beachings in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pointe-a-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum proliferation in the Western Atlantic: What impacts and results for the French West Indies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des conditions météorologiques cycloniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chatefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Regimes in Haiti: A Clustering Analysis Using Chirpsv2 Data (Period 1981-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to stranding prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques méso- et micro-échelles des circulations locales générées par des îles tropicales : cas de l’archipel de la Guadeloupe avec une application à la dispersion de polluants (WRF-LES-FLEXPART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Météorologie. Université des Antilles et de la Guyane, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur les îles de Saint-Barthélemy et de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Barthélemy : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur l'archipel de la Guadeloupe : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la conurbation pointoise (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la ville de Saint-Anne (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Chiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Dufaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Broussillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Chiao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Dufaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Broussillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>