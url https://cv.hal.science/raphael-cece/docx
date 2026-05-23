--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cécé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-expert distance for clustering climate parameters: a Caribbean precipitation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 207, pp.106058. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.106058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (1), pp.151-191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K.E. Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intensification of Hurricane Maria 2017 in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Chiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.590. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1963. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale anthropogenic pollution modelling in a small tropical island during weak trade winds: Lagrangian particle dispersion simulations using real nested LES meteorological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.98 - 112. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'Îlot de Chaleur Urbain dans la conurbation pointoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliana Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sextus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rafraîchissement et renaturation - Comment apporter plus de fraîcheur et de nature sur mon territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2025, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti et Guadeloupe : des territoires hétérogènes dans la gestion du risque cyclonique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rood Celange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Dec 2018, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Tropical Rainfall along Cold Fronts: Numerical Study of the Lesser Antilles Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à l’échelle locale des situations météorologiques observées au cours de la transition saison sèche - saison humide à l'aide de WRF ARW V3 : cas de l'archipel de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plocoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the marine potential energy in the French West Indies for the building of energy converter pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Broussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Physique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of deep neural network methods on climate data: Case study on the prediction of Sargassum seaweed beachings in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pointe-a-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum proliferation in the Western Atlantic: What impacts and results for the French West Indies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des conditions météorologiques cycloniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chatefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Regimes in Haiti: A Clustering Analysis Using Chirpsv2 Data (Period 1981-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to stranding prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques méso- et micro-échelles des circulations locales générées par des îles tropicales : cas de l’archipel de la Guadeloupe avec une application à la dispersion de polluants (WRF-LES-FLEXPART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Météorologie. Université des Antilles et de la Guyane, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur les îles de Saint-Barthélemy et de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Barthélemy : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur l'archipel de la Guadeloupe : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la conurbation pointoise (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la ville de Saint-Anne (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cécé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-expert distance for clustering climate parameters: a Caribbean precipitation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 207, pp.106058. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.106058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses and adjustments of the coastal systems of Dominica (Lesser Antilles) when faced with an extreme event: Hurricane Maria (September 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116 (1), pp.151-191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-022-05668-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to beaching prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.915-935. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-915-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of FLEXPART and CALPUFF dispersion models. An application over a small tropical island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20937/ATM.52818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K.E. Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intensification of Hurricane Maria 2017 in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sen Chiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (10), pp.590. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10100590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Improve Parametric Cyclonic Wind Fields Using Recent Satellite Remote Sensing Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1963. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale anthropogenic pollution modelling in a small tropical island during weak trade winds: Lagrangian particle dispersion simulations using real nested LES meteorological fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.98 - 112. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Island-Induced Circulations and Windward Katabatic Flow over the Guadeloupe Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (2), pp.850-867. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/mwr-d-13-00119.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de l'Îlot de Chaleur Urbain dans la conurbation pointoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maliana Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sextus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rafraîchissement et renaturation - Comment apporter plus de fraîcheur et de nature sur mon territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2025, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïti et Guadeloupe : des territoires hétérogènes dans la gestion du risque cyclonique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rood Celange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive stranding of pelagic sargassum seaweeds on the french Antilles coasts : Analysis of observed situations with Operational Mercator global ocean analysis and forecast system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biabiany Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and consequences over the French Antilles (C3AF project): very fine scale numerical modeling of hurricane gusts, surges and tsunamis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des ouragans 2017 sur les Antilles françaises : simulations WRF vs Arome 1,3 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France, Dec 2018, Fort-de -France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense Tropical Rainfall along Cold Fronts: Numerical Study of the Lesser Antilles Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pilon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLEXPART and CALPUFF intercomparison. Guadeloupe study case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anel Hernández-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Informatics: Identifying relevant weather types in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscaling properties of tropical rainfall: Analysis of rain gauge datasets in Lesser Antilles island environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How study of hurricane swell can help to provide a better prediction of the tsunami wave propagation on Caribbean coasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution numerical simulation (WRF V3) of an extreme rainy event over the Guadeloupe archipelago: Case of 3-5 january 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the evolution of the marine energy potential in the Lesser Antilles : Case of the Ocean Thermal Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution atmospheric and oceanic modelling: impacts of Hurricane Dean over the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Waves 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à l’échelle locale des situations météorologiques observées au cours de la transition saison sèche - saison humide à l'aide de WRF ARW V3 : cas de l'archipel de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Plocoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe D’alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the marine potential energy in the French West Indies for the building of energy converter pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Dufaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Samot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Broussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFP 2011-2 Étude de l'Évolution du Potentiel Énergétique Marin dans l'Arc des Petites Antilles : Cas du Gradient Thermique des Mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dorville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Physique 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of deep neural network methods on climate data: Case study on the prediction of Sargassum seaweed beachings in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bagghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pointe-a-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sargassum proliferation in the Western Atlantic: What impacts and results for the French West Indies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des conditions météorologiques cycloniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chatefrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation Regimes in Haiti: A Clustering Analysis Using Chirpsv2 Data (Period 1981-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis of the Sargassum transport process: application to stranding prediction in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romual Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufal Sekkat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques méso- et micro-échelles des circulations locales générées par des îles tropicales : cas de l’archipel de la Guadeloupe avec une application à la dispersion de polluants (WRF-LES-FLEXPART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Météorologie. Université des Antilles et de la Guyane, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01074600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur les îles de Saint-Barthélemy et de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Barthélemy : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Irma sur l'île de Saint-Martin : modèle numérique WRF ARW LES avec une résolution spatiale de 30 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur l'archipel de la Guadeloupe : modèle numérique WRF ARW LES avec une résolution spatiale de 280 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la conurbation pointoise (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des rafales maximales induites par l'ouragan Maria sur la ville de Saint-Anne (Guadeloupe) : modèle numérique WRF ARW LES avec une résolution spatiale de 90 m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Chiao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Dufaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Broussillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Biabiany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bagghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cholet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.106058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romual Chery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Sekkat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-915-2022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05668-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biabiany Emmanuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921211v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anel Hern&#225;ndez-Garces" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20937/ATM.52818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Jury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Chiao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10100590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ruf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alexis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dorville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/mwr-d-13-00119.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maliana B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sextus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rood Celange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pasquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Dufaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Samot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Broussillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Page" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chatefrou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05360857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01074600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>