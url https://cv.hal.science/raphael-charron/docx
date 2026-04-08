--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -229,359 +229,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968985v1</w:t>
+                <w:t xml:space="preserve">hal-04969021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+                <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemée</w:t>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Minlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
+                <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969021v1</w:t>
+                <w:t xml:space="preserve">hal-04968985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
@@ -623,90 +623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SurfSAFE Conference: Biofilm detection and control in the food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. pp.1-82</w:t>
@@ -883,64 +883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,90 +1008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
@@ -1146,120 +1146,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287692v1</w:t>
+                <w:t xml:space="preserve">hal-04287793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -1271,77 +1271,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
@@ -1396,176 +1396,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287793v1</w:t>
+                <w:t xml:space="preserve">hal-04287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms as protective cocoons against biocides: from bacterial adaptation to One Health issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C120D77E"/>
+    <w:nsid w:val="448D671D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2090,51 +2090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>