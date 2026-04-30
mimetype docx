--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -229,234 +229,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
+                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969021v1</w:t>
+                <w:t xml:space="preserve">hal-04968999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. coli biofilm adaptation to biocides and impact on antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Legrandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemée</w:t>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail, Oct 2024, Maisons-Alfort, France</w:t>
@@ -471,242 +471,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation de biofilms de Escherichia coli aux biocides sélectionne des résistances à la rifampicine</w:t>
+                <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'école doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences de la vie et de la Santé - ED637, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968999v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide active susbtances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SurfSAFE Conference: Biofilm detection and control in the food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. pp.1-82</w:t>
@@ -883,64 +883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,90 +1008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
@@ -1146,120 +1146,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287793v1</w:t>
+                <w:t xml:space="preserve">hal-04287706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -1271,120 +1271,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287706v1</w:t>
+                <w:t xml:space="preserve">hal-04287692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
               </w:r>
@@ -1396,176 +1396,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Minlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287692v1</w:t>
+                <w:t xml:space="preserve">hal-04287793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Houée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms as protective cocoons against biocides: from bacterial adaptation to One Health issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="448D671D"/>
+    <w:nsid w:val="55012239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2090,51 +2090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>