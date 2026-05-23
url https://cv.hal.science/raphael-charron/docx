--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -727,914 +727,914 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'adaptation des biofilms bactériens aux biocides désinfectants sur l'antibiorésistance</w:t>
+                <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Rennes, 2024. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024URENB037⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e congrès national de la SFM Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04829011v2</w:t>
+                <w:t xml:space="preserve">hal-05349477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biocides drive rifampicin cross-resistance in Escherichia coli biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS2023 (Federation of European Microbiological Societies). 10th congress of European microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to widely used biocide substances selects for rifampicin resistance in E. coli biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Minlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biofilm adaptation to biocides and its impact on aminoglycoside resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Houée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantic Exposome Summer School 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triamine selects for LPS-mediated antibiotic cross-resistance in Escherichia coli biofilm</w:t>
+                <w:t xml:space="preserve">Impact de l'adaptation des biofilms bactériens aux biocides désinfectants sur l'antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...475 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Rennes, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024URENB037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-04287673v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04829011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1678,51 +1678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55012239"/>
+    <w:nsid w:val="09DAA898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2090,51 +2090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6118-3304" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lem&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Hou&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legrandois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Minlong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04829011v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024URENB037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>