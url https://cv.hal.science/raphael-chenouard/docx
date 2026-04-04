--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2221,239 +2221,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms comparison for hydrogen storage predictive control on an islanded microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réutilisation de modèles en ingénierie système et écoconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gauché</w:t>
+                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">Arnaud Dieumegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250128v1</w:t>
+                <w:t xml:space="preserve">hal-04397915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation de modèles en ingénierie système et écoconception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+                <w:t xml:space="preserve">Algorithms comparison for hydrogen storage predictive control on an islanded microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dieumegard</w:t>
+                <w:t xml:space="preserve">David Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.7966-7971, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397915v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign approach for complex systems - How to design attractive and sustainable vehicles</w:t>
               </w:r>
@@ -2547,77 +2547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’énergie avec contrôle prédictif du stockage de l’hydrogène sur un micro-réseau iloté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,312 +3890,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHÈSE DES MÉTHODES INTERVALLES POUR L'OPTIMISATION MULTIOBJECTIFS</w:t>
+                <w:t xml:space="preserve">SYNTHÈSE DES MÉTHODES INTERVALLES D'OPTIMISATION MULTIOBJECTIF EN CONCEPTION PRÉLIMINAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747365v1</w:t>
+                <w:t xml:space="preserve">hal-00747372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHÈSE DES MÉTHODES INTERVALLES D'OPTIMISATION MULTIOBJECTIF EN CONCEPTION PRÉLIMINAIRE</w:t>
+                <w:t xml:space="preserve">A New Integration Framework For Modeling And Optimizing Systems in Preliminary Design Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation (MOSIM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.9</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747372v1</w:t>
+                <w:t xml:space="preserve">hal-00747362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Integration Framework For Modeling And Optimizing Systems in Preliminary Design Phase</w:t>
+                <w:t xml:space="preserve">SYNTHÈSE DES MÉTHODES INTERVALLES POUR L'OPTIMISATION MULTIOBJECTIFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.ESDA2012-82623</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747362v1</w:t>
+                <w:t xml:space="preserve">hal-00747365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE SYSML A MODELICA AIDE A LA FORMALISATION DE MODELES DE SIMULATION EN CONCEPTION PRELIMINAIRE</w:t>
               </w:r>
@@ -4469,217 +4469,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t>
+                <w:t xml:space="preserve">Reformulation de problèmes de satisfaction de contraintes basée sur des métamodèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421506v1</w:t>
+                <w:t xml:space="preserve">hal-00387814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation de problèmes de satisfaction de contraintes basée sur des métamodèles</w:t>
+                <w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Soto</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.55-65</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387814v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ATL to define advanced and flexible constraint model transformations</w:t>
               </w:r>
@@ -4754,213 +4754,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Constraint Models with Metamodels</w:t>
+                <w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Soto</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eight symposium on abstraction, reformulation, and approximation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.92-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456824v1</w:t>
+                <w:t xml:space="preserve">hal-00460761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t>
+                <w:t xml:space="preserve">Rewriting Constraint Models with Metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 12th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The eight symposium on abstraction, reformulation, and approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lake Arrowhead, United States. pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04425-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460761v1</w:t>
+                <w:t xml:space="preserve">hal-00456824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven Constraint Programming</w:t>
               </w:r>
@@ -6434,51 +6434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BEAD24F"/>
+    <w:nsid w:val="9AE0113E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-chenouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9761-6703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127369139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab A El-Sehiemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.108932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlak Abaza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bayomyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de la Tour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Dahmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14060152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01377-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab El-Sehiemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2018.1532494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C03C2154BB5B39583CCF64A7B6184CE945455E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0014-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.681-700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S7B0FPVB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2019.8909796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50230-4_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Soubhia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luiz Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Matar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Renier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16138-4_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389479" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00500586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00486662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-chenouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9761-6703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127369139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab A El-Sehiemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.108932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlak Abaza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bayomyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de la Tour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Dahmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14060152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01377-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab El-Sehiemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2018.1532494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C03C2154BB5B39583CCF64A7B6184CE945455E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0014-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.681-700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S7B0FPVB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauch&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.917" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2019.8909796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50230-4_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Soubhia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luiz Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Matar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Renier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16138-4_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389479" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00500586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00486662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>