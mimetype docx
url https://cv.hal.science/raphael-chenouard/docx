--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -6434,51 +6434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AE0113E"/>
+    <w:nsid w:val="28CD2BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>