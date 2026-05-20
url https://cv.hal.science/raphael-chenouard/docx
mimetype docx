--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2221,455 +2221,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation de modèles en ingénierie système et écoconception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de l’énergie avec contrôle prédictif du stockage de l’hydrogène sur un micro-réseau iloté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
+                <w:t xml:space="preserve">Adrien Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dieumegard</w:t>
+                <w:t xml:space="preserve">David Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RO, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397915v1</w:t>
+                <w:t xml:space="preserve">hal-04077791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms comparison for hydrogen storage predictive control on an islanded microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réutilisation de modèles en ingénierie système et écoconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gauché</w:t>
+                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+                <w:t xml:space="preserve">Arnaud Dieumegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250128v1</w:t>
+                <w:t xml:space="preserve">hal-04397915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign approach for complex systems - How to design attractive and sustainable vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Millet</w:t>
+                <w:t xml:space="preserve">Algorithms comparison for hydrogen storage predictive control on an islanded microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. pp.7966-7971, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472450v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’énergie avec contrôle prédictif du stockage de l’hydrogène sur un micro-réseau iloté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gauché</w:t>
+                <w:t xml:space="preserve">Ecodesign approach for complex systems - How to design attractive and sustainable vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchertchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richard de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RO, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local optimization to early separate feasible solutions with a global branch-and-reduce-and-expand approach</w:t>
               </w:r>
@@ -4469,122 +4469,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation de problèmes de satisfaction de contraintes basée sur des métamodèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+                <w:t xml:space="preserve">Using ATL to define advanced and flexible constraint model transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Granvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.55-65</w:t>
+              <w:t xml:space="preserve">MtATL2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.102-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387814v1</w:t>
+                <w:t xml:space="preserve">hal-00456940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t>
               </w:r>
@@ -4659,122 +4659,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ATL to define advanced and flexible constraint model transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+                <w:t xml:space="preserve">Reformulation de problèmes de satisfaction de contraintes basée sur des métamodèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Granvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MtATL2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.102-118</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456940v1</w:t>
+                <w:t xml:space="preserve">hal-00387814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Discovering Hidden Transformation Chaining Constraints</w:t>
               </w:r>
@@ -6434,51 +6434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28CD2BAF"/>
+    <w:nsid w:val="D72607FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6665,51 +6665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-chenouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9761-6703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127369139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab A El-Sehiemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.108932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlak Abaza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bayomyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de la Tour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Dahmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14060152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01377-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab El-Sehiemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2018.1532494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C03C2154BB5B39583CCF64A7B6184CE945455E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0014-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.681-700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S7B0FPVB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauch&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.917" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2019.8909796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50230-4_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Soubhia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luiz Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Matar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Renier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16138-4_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389479" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00500586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00486662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-chenouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9761-6703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127369139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab A El-Sehiemy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.108932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.09331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amlak Abaza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bayomyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchertchian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de la Tour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Dahmane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14060152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard de Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-023-01377-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alvarado-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab El-Sehiemy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.112400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mermoz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2018.1532494" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.04.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larroud&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT8B3L0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060409000055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C03C2154BB5B39583CCF64A7B6184CE945455E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0014-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.681-700" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S7B0FPVB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Minne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hilairet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dieumegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.917" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm.2019.8909796" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50230-4_20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Soubhia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luiz Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728609v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Matar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Renier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16138-4_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04425-0_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389449.1389479" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dreumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00500586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00486662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007ENAM0041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>