--- v0 (2026-03-27)
+++ v1 (2026-05-26)
@@ -1441,391 +1441,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue growth pressure drives early blood flow in the chicken yolk sac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterned cortical tension mediated by N-cadherin controls cell geometric order in the Drosophila eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Hoyee Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pruthvi Chavadimane Shivakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annemiek J.M. Cornelissen</w:t>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24516⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.22796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690022v1</w:t>
+                <w:t xml:space="preserve">hal-01690083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned cortical tension mediated by N-cadherin controls cell geometric order in the Drosophila eye</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic Dissipation Stabilizes Cell Shape Changes during Tissue Morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dehapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Laugier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Lenne</w:t>
+                <w:t xml:space="preserve">Thomas Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.22796⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (20), pp.3132 - 3142.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690083v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Dissipation Stabilizes Cell Shape Changes during Tissue Morphogenesis</w:t>
+                <w:t xml:space="preserve">Tissue growth pressure drives early blood flow in the chicken yolk sac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecuit</w:t>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Francois Lenne</w:t>
+                <w:t xml:space="preserve">Annemiek J.M. Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (20), pp.3132 - 3142.e4. </w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246 (8), pp.573 - 584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688299v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct laser manipulation reveals the mechanics of cell contacts in vivo</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archetypal mechanism for branching organogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.016003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (6), pp.066006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2749,51 +2749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2025.01.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guijarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aigouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53612-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hadjaje" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54527-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rulquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.02.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Al&#233;got" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gazs&#243;-Gerh&#225;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0524-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Genovese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthvi Chavadimane Shivakumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50690-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201858026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chard&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Collinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecuit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Lenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bambardekar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Lenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418732112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ould-Hamouda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Duveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.098001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04710308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nommick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chuyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2025.01.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guijarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aigouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53612-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hadjaje" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54527-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rulquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2021.02.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dehapiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Al&#233;got" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gazs&#243;-Gerh&#225;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0524-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Genovese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyuan Kong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruthvi Chavadimane Shivakumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Hoyee Chan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50690-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201858026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chard&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.22796" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Collinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecuit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Lenne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bambardekar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F Lenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418732112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ould-Hamouda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Duveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.098001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04710308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>