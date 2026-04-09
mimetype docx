--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cornette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphological Analysis of the Bird Lumbosacral Organ in an Evolutionary Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (8), pp.e70073. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.70073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the habitat and tusks on trunk grasping techniques in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.e11317. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum trunk tip force assessment related to trunk position and prehensile ’fingers’ implication in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0301529. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Finand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing female, male and castrated sheep using linear metrics and geometric morphometrics: Application on an archaeological assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees select comfortable nesting tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16943. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary rodents of South Africa: A companion guide for cranio-dental identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margaret Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0289812. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed to the teeth: The underestimated diversity in tooth shape in snakes and its relation to feeding behavior and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatic inference based on mammal community using machine learning regression models: perspectives for paleoecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1178379. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1178379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femora from an exceptionally large population of coeval ornithomimosaurs yield evidence of sexual dimorphism in extinct theropod dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.83413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration and shape covariation betweenthe trapezium and first metacarpal among extant hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, In Honour of the Life and Scientific Contributions of Professor Mary Marzke, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the environmental and chronological context of the archeological site El Harhoura 2 (Rabat, Morocco) using paleoclimatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1245-1263. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1245-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the molar morphology and ecology of extant and fossil grass rats (Muridae: Arvicanthis Lesson, 1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.191-206. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show Me Your Teeth And I Will Tell You What You Eat: Differences in Tooth Enamel in Snakes with Different Diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtena Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Shacham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icad028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between distal trunk morphology and object grasping in the African savannah elephant (Loxodonta africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13108. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Forbes-Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Michael Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Phenotypic Evolution be Characterized Over Time and Through Environmental Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.693-711. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-022-09620-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the force of the tip of the elephants trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.101896. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and limits of Thin-Plate Spline retrodeformation on asymmetrical objects: simulation of taphonomic deformations and application on a fossil sample of limb long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to graviportality in Rhinocerotoidea? An investigation through the long bone shape variation in their hindlimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path to gigantism: Three‐dimensional study of the sauropodomorph limb long bone shape variation in the context of the emergence of the sauropod bauplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mallison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (2), pp.297-336. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of African savannah and forest elephants, with special emphasis on hybrids: the case of Kibale National Park, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Asalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605321001605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zaharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.2015-2028. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the locomotor system in habitually quadrupedal humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylül Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Ozgozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömer Sunkar Biçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (3), pp.765-775. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional craniofacial remodelling in Europe in the XIXth century: Quantitative evidence of soft tissue modifications from Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galiay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laliève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hennocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long bone shape variation in the forelimb of Rhinocerotoidea: relation with size, body mass and body proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7730-7742. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (5), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03292603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.794. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginaud Chancoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.111034. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and climate as possible drivers of the morphology and function of the mandible of Suncus etruscus in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranta Kouvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105434. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous laterality in trunk movements in captive African elephants: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1999253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of functional traits to the understanding of palaeoenvironmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (4), pp.1110-1125. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the head of snakes: influence of size, phylogeny, and sensory ecology on endocranium morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne R Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raxworthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02340-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mass and habitat on the shape of limb long bones: A morpho‐functional investigation on Bovidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238 (4), pp.886-904. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling biological variability and taphonomy: shape analysis of the limb long bones of the sauropodomorph dinosaur Plateosaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9359. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functional meaning of head shape disparity in aquatic snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6993 - 7005. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited thermal plasticity and geographical divergence in the ovipositor of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceferino Varón-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.191577. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Ontogenetic Variation in the Crest of Numida meleagris : Implications for Crested Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusuya Chinsamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303 (4), pp.1018-1034. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in foveal shape in a scavenging raptor, the black kite Milvus migrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Mitkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mass on tarsus shape variation: a morphometrical investigation among Rhinocerotidae (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.950-974. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mandibular morphological differences in patients with FGFR2 and FGFR3-related syndromic craniosynostoses: a 3D comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paternoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115600. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2020.115600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite force and its relationship to jaw shape in domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.jeb224352. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the functional traits of the horses from the tomb of King Childeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verslype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105200. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse at the influence of body mass in the morphological integration of the limb long bones: an investigation in modern rhinoceroses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural variability among captive African elephants in the use of the trunk while feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9678. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of the Neck in Birds (Aves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Evolutionary Biology, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliac auricular surface morphofunctional study in felidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Placide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology (Jena, Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.125714. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2019.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in the limb long bones among modern rhinoceroses — extent and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e7647. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical distinction between sheep ( Ovis aries ) and goat ( Capra hircus ) using the petrosal bone: Application on French Protohistoric sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of neck length and leg length in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.181588. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.181588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural wing damage on flight performance in Morpho butterflies: what can it tell us about wing shape evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (16), pp.jeb204057. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.204057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hybrid vigor in domestic equids: the effect of hybridization on bone shape variation and covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-019-1520-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential influences of allometry, phylogeny and environment on the rostral shape diversity of extinct South American notoungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Anjan Bhullar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.171816. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.171816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of Drosophila suzukii wing to developmental temperature: implications for flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (13), pp.jeb166868. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.166868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial selection on morphological integration in the appendicular skeleton of domestic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.657-673. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D quantitative comparative analysis of long bone diaphysis variations in microanatomy and cross‐sectional geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (5), pp.836-849. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmers, Diggers, Climbers and More, a Study of Integration Across the Mustelids' Locomotor Apparatus (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.182-195. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-017-9442-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of the lateral semicircular canal in Xenarthra and its links with head posture and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Amson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying domestic horses, donkeys and hybrids from archaeological deposits: A 3D morphological investigation on skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot shape in arboreal birds: two morphological patterns for the same pincer-like tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Höfling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03891824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet drive the evolution of head shape and bite force in chameleons of the genus Bradypodion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the appendicular skeleton of two domestic taxa: the horse and donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (1864), pp.20171241. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming and running: a study of the convergence in long bone morphology among semi-aquatic mustelids (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (1), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Endress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for 3D digitizing bones of mounted skeletons: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history and demographic processes associated with rapid morphological changes in the Red-whiskered bulbul established on tropical islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (21), pp.5359 - 5376. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morphological changes, admixture and invasive success in populations of Ring-necked parakeets (Psittacula krameri) established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1581-1598. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1103-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho morphometrics: Shared ancestry and selection drive the evolution of wing size and shape in Morpho butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Panara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zilbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analysis of Long Bones in Semi-aquatic Mustelids and their Terrestrial Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (6), pp.1298-1309. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vertebral form a valid species-specific indicator for salmonids? The discrimination rate of trout and Atlantic salmon from archaeological to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does skull morphology constrain bone ornamentation? A morphometric analysis in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229 (2), pp.292-301. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evolution of solid bones in large animals: a microanatomical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Waskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (2), pp.350-371. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological insights into the origin of the invasive greater white-toothed shrew (Crocidura russula) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. Yearsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ian Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Paupério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.857-871. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Phenotypes Reflect Selection on Juvenile Performance? A Comparative Study on Performance and Morphology in Lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Kohlsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative inferences on the locomotor behaviour of extinct species applied to Simocyon batalleri (Ailuridae, Late Miocene, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Salesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (5-6), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-015-1280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for quantitative form description; an evaluation of different software packages for semi-landmark analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1417. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in ecomorphological relationships in lizards of the genus Gallotia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.506-514. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual differences in exploration behavior in Xenopus tropicalis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (11), pp.1733-1739. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and modularity allow for the production of novel mosaic phenotypes in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Londe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do constraints associated with the locomotor habitat drive the evolution of forelimb shape? A case study in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (6), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of chameleon fossil fragments from the Early Pliocene of South Africa: a new piece of the chamaeleonid history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis y Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal A Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Euriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1-2), pp.1254. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does bite force provide a competitive advantage in shrews? The case of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (4), pp.795-807. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrew tamed by Wolff's law: Do functional constraints shape the skull through muscle and bone covariation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of bone area increase due to ornamentation in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Murina lorelieae (Chiroptera: Vespertilionidae) from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the forelimb of musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 225 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear versus geometric morphometric approaches for the analysis of head shape dimorphism in lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (9), pp.1016-1026. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional morphometric analysis of the locomotory ecology of Deccanolestes , a eutherian mammal from the Late Cretaceous of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug M. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntupalli Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2013.789437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration syndromes in the frog X enopus ( S ilurana) tropicalis : correlations with morphology and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 294 (3), pp.206-213. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships Between Bones, Muscles, and Performance: Biting in the Lizard Tupinambis merianae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.518-527. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass on the shape of forelimb in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a grip on the evolution of grasping in musteloid carnivorans: a three-dimensional analysis of forelimb shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (7), pp.1521-1535. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shape co-variation between the skull and the mandible have functional consequences? A 3D approach for a 3D problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (4), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of carapace of Macrobrachium australe (Crustacea: Palaemonidae) from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (4), pp.492-500. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6395.2011.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morpho-functional changes among insular populations of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (2), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1095-8312.2012.01934.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of the cranial system in Laonastes aenigmamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.128-137. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics as a tool for improving the comparative study of behavioural postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fureix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sénèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (7), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0803-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of 3D semi-landmark morphometrics implying different template designs: the theropod pelvis and the shrew skull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving ecosystems: ecological data from an Iron Age small mammal accumulation at Alorda Park (Catalonia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of Drosophila wing variation in Evolution Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviatar Nevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-008-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Kouprey (Bos sauveli Urbain, 1937) been domesticated in Cambodia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ropiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent radiation in West African Taterillus (Rodentia, Gerbillinae): the concerted role of chromosome and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cornette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of the &amp;lt;i&amp;gt;Praomys tullbergi&amp;lt;/i&amp;gt; complex (Rodentia, Muridae): a new species from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amétépé Hounmavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence C Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly L Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.368-382. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and Size Adaptations of Planthoppers Along an Altitudinal Gradient on Mount Wilhelm (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Soulier‐perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71479. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphological Analysis of the Bird Lumbosacral Organ in an Evolutionary Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (8), pp.e70073. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.70073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the habitat and tusks on trunk grasping techniques in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.e11317. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum trunk tip force assessment related to trunk position and prehensile ’fingers’ implication in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0301529. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Finand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing female, male and castrated sheep using linear metrics and geometric morphometrics: Application on an archaeological assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatic inference based on mammal community using machine learning regression models: perspectives for paleoecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1178379. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1178379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary rodents of South Africa: A companion guide for cranio-dental identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margaret Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0289812. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees select comfortable nesting tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16943. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed to the teeth: The underestimated diversity in tooth shape in snakes and its relation to feeding behavior and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femora from an exceptionally large population of coeval ornithomimosaurs yield evidence of sexual dimorphism in extinct theropod dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.83413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration and shape covariation betweenthe trapezium and first metacarpal among extant hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, In Honour of the Life and Scientific Contributions of Professor Mary Marzke, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the environmental and chronological context of the archeological site El Harhoura 2 (Rabat, Morocco) using paleoclimatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1245-1263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1245-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show Me Your Teeth And I Will Tell You What You Eat: Differences in Tooth Enamel in Snakes with Different Diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtena Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Shacham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icad028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the molar morphology and ecology of extant and fossil grass rats (Muridae: Arvicanthis Lesson, 1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.191-206. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between distal trunk morphology and object grasping in the African savannah elephant (Loxodonta africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Forbes-Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Michael Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to graviportality in Rhinocerotoidea? An investigation through the long bone shape variation in their hindlimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and limits of Thin-Plate Spline retrodeformation on asymmetrical objects: simulation of taphonomic deformations and application on a fossil sample of limb long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the force of the tip of the elephants trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.101896. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Phenotypic Evolution be Characterized Over Time and Through Environmental Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.693-711. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-022-09620-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of African savannah and forest elephants, with special emphasis on hybrids: the case of Kibale National Park, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Asalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605321001605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path to gigantism: Three‐dimensional study of the sauropodomorph limb long bone shape variation in the context of the emergence of the sauropod bauplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mallison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (2), pp.297-336. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zaharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.2015-2028. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional craniofacial remodelling in Europe in the XIXth century: Quantitative evidence of soft tissue modifications from Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galiay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laliève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hennocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the locomotor system in habitually quadrupedal humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylül Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Ozgozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömer Sunkar Biçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (3), pp.765-775. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long bone shape variation in the forelimb of Rhinocerotoidea: relation with size, body mass and body proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7730-7742. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (5), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03292603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.794. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and climate as possible drivers of the morphology and function of the mandible of Suncus etruscus in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranta Kouvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105434. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginaud Chancoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.111034. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of functional traits to the understanding of palaeoenvironmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (4), pp.1110-1125. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous laterality in trunk movements in captive African elephants: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1999253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the head of snakes: influence of size, phylogeny, and sensory ecology on endocranium morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne R Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raxworthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02340-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mass and habitat on the shape of limb long bones: A morpho‐functional investigation on Bovidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238 (4), pp.886-904. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited thermal plasticity and geographical divergence in the ovipositor of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceferino Varón-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.191577. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Ontogenetic Variation in the Crest of Numida meleagris : Implications for Crested Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusuya Chinsamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303 (4), pp.1018-1034. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in foveal shape in a scavenging raptor, the black kite Milvus migrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Mitkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functional meaning of head shape disparity in aquatic snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6993 - 7005. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling biological variability and taphonomy: shape analysis of the limb long bones of the sauropodomorph dinosaur Plateosaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9359. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mass on tarsus shape variation: a morphometrical investigation among Rhinocerotidae (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.950-974. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mandibular morphological differences in patients with FGFR2 and FGFR3-related syndromic craniosynostoses: a 3D comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paternoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115600. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2020.115600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of the Neck in Birds (Aves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Evolutionary Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse at the influence of body mass in the morphological integration of the limb long bones: an investigation in modern rhinoceroses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the functional traits of the horses from the tomb of King Childeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verslype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105200. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite force and its relationship to jaw shape in domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.jeb224352. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural variability among captive African elephants in the use of the trunk while feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9678. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliac auricular surface morphofunctional study in felidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Placide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology (Jena, Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.125714. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2019.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in the limb long bones among modern rhinoceroses — extent and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e7647. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical distinction between sheep ( Ovis aries ) and goat ( Capra hircus ) using the petrosal bone: Application on French Protohistoric sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of neck length and leg length in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.181588. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.181588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural wing damage on flight performance in Morpho butterflies: what can it tell us about wing shape evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (16), pp.jeb204057. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.204057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hybrid vigor in domestic equids: the effect of hybridization on bone shape variation and covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-019-1520-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of Drosophila suzukii wing to developmental temperature: implications for flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (13), pp.jeb166868. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.166868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential influences of allometry, phylogeny and environment on the rostral shape diversity of extinct South American notoungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Anjan Bhullar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.171816. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.171816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial selection on morphological integration in the appendicular skeleton of domestic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.657-673. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmers, Diggers, Climbers and More, a Study of Integration Across the Mustelids' Locomotor Apparatus (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.182-195. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-017-9442-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D quantitative comparative analysis of long bone diaphysis variations in microanatomy and cross‐sectional geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (5), pp.836-849. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of the lateral semicircular canal in Xenarthra and its links with head posture and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Amson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying domestic horses, donkeys and hybrids from archaeological deposits: A 3D morphological investigation on skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot shape in arboreal birds: two morphological patterns for the same pincer-like tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Höfling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03891824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the appendicular skeleton of two domestic taxa: the horse and donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (1864), pp.20171241. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet drive the evolution of head shape and bite force in chameleons of the genus Bradypodion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming and running: a study of the convergence in long bone morphology among semi-aquatic mustelids (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (1), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Endress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for 3D digitizing bones of mounted skeletons: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history and demographic processes associated with rapid morphological changes in the Red-whiskered bulbul established on tropical islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (21), pp.5359 - 5376. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analysis of Long Bones in Semi-aquatic Mustelids and their Terrestrial Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (6), pp.1298-1309. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vertebral form a valid species-specific indicator for salmonids? The discrimination rate of trout and Atlantic salmon from archaeological to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does skull morphology constrain bone ornamentation? A morphometric analysis in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229 (2), pp.292-301. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho morphometrics: Shared ancestry and selection drive the evolution of wing size and shape in Morpho butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Panara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zilbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morphological changes, admixture and invasive success in populations of Ring-necked parakeets (Psittacula krameri) established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1581-1598. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1103-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evolution of solid bones in large animals: a microanatomical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Waskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (2), pp.350-371. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological insights into the origin of the invasive greater white-toothed shrew (Crocidura russula) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. Yearsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ian Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Paupério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.857-871. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Phenotypes Reflect Selection on Juvenile Performance? A Comparative Study on Performance and Morphology in Lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Kohlsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative inferences on the locomotor behaviour of extinct species applied to Simocyon batalleri (Ailuridae, Late Miocene, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Salesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (5-6), </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-015-1280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for quantitative form description; an evaluation of different software packages for semi-landmark analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1417. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in ecomorphological relationships in lizards of the genus Gallotia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.506-514. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do constraints associated with the locomotor habitat drive the evolution of forelimb shape? A case study in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (6), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and modularity allow for the production of novel mosaic phenotypes in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Londe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual differences in exploration behavior in Xenopus tropicalis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (11), pp.1733-1739. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of chameleon fossil fragments from the Early Pliocene of South Africa: a new piece of the chamaeleonid history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis y Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal A Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Euriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1-2), pp.1254. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does bite force provide a competitive advantage in shrews? The case of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (4), pp.795-807. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrew tamed by Wolff's law: Do functional constraints shape the skull through muscle and bone covariation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of bone area increase due to ornamentation in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Murina lorelieae (Chiroptera: Vespertilionidae) from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the forelimb of musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 225 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional morphometric analysis of the locomotory ecology of Deccanolestes , a eutherian mammal from the Late Cretaceous of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug M. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntupalli Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2013.789437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear versus geometric morphometric approaches for the analysis of head shape dimorphism in lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (9), pp.1016-1026. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships Between Bones, Muscles, and Performance: Biting in the Lizard Tupinambis merianae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.518-527. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration syndromes in the frog X enopus ( S ilurana) tropicalis : correlations with morphology and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 294 (3), pp.206-213. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass on the shape of forelimb in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a grip on the evolution of grasping in musteloid carnivorans: a three-dimensional analysis of forelimb shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (7), pp.1521-1535. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shape co-variation between the skull and the mandible have functional consequences? A 3D approach for a 3D problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (4), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of carapace of Macrobrachium australe (Crustacea: Palaemonidae) from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (4), pp.492-500. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6395.2011.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morpho-functional changes among insular populations of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (2), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1095-8312.2012.01934.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of the cranial system in Laonastes aenigmamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.128-137. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics as a tool for improving the comparative study of behavioural postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fureix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sénèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (7), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0803-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of 3D semi-landmark morphometrics implying different template designs: the theropod pelvis and the shrew skull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving ecosystems: ecological data from an Iron Age small mammal accumulation at Alorda Park (Catalonia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of Drosophila wing variation in Evolution Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviatar Nevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-008-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Kouprey (Bos sauveli Urbain, 1937) been domesticated in Cambodia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ropiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent radiation in West African Taterillus (Rodentia, Gerbillinae): the concerted role of chromosome and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.70073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soppelsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pacou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11317" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04222655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44192-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margaret Avery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289812" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1178379" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04297515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.83413" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Dunmore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24800" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1245-2023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Milgram" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shahar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Shacham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09620-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Mallison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Pichard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605321001605" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tardieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Demirhan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyl&#252;l Akbal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Ozgozen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Sunkar Bi&#231;er" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galiay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lali&#232;ve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Cross" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.05.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab095" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranta Kouvari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105434" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1999253" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab057" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03297137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R Rasmussen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raxworthy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02340-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159183v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Etienne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13359" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9359" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino Var&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191577" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barnoud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Chinsamy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24275" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615494v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Mitkus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lisney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Isard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63039-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922395v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morice" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giudice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Collet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115600" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13232" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031380v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9678" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528534v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09495-w" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pallandre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Placide" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2019.125714" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305133v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7647" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2749" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613149v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181588" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114273v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204057" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1520-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105767v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Cassini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Anjan Bhullar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171816" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105769v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villarroel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.166868" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12772" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115208v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12783" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115217v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9442-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484056v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20665" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615520v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03891824v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123485v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dollion" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Measey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Carne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12750" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123481v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1241" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123492v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw027" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462121v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Gros" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Mathys" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13853" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291981v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Braun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1103-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Panara" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilbermann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12842" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9R3Q5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115177v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw124" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615796v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.11.010" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401994v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12470" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138364v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Waskow" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hayashi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lee" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12660" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594215v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Gargan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Yearsley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paup&#233;rio" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1056-y" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145277v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez-Darias" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Kohlsdorf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615803v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Salesa" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Anton" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1280-9" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277381v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1417" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145296v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Higham" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12353" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145314v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videlier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120618" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615804v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Goswami" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12315" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271647v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal A Tolley" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Euriat" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1254-3" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145289v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12423" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145288v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20339" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1407TT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402019v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20408" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E940E0CE83D7E97918ADF525F074375C4918FE9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875376v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0101" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615808v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12194" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145326v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Huyghe" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrade" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20278" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C38D8A4D016520A6EFCA02E225D4F0F4D07A90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615811v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Fabre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Boyer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntupalli Prasad" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789437" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145339v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12170" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BFD61831D08C6A47A2E763DC68FD30EA398172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145327v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9286-3" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615812v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12103" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355417v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Fabre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slater" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peigne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12161" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436129v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12086" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615817v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2011.00524.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG792PP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436105v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8312.2012.01934.X" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436112v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01519.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022143v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0803-2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615824v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.09.002" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVLSGHJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615826v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.013" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3N5T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615827v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Korol" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eviatar Nevo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soulet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-008-0063-x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WJ1DH90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174538v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfeffer" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615829v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aniskin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800730" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;t&#233;p&#233; Hounmavo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence C Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly L Lutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa de Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Soulier&#8208;perkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Eric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.70073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soppelsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pacou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04222655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1178379" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margaret Avery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44192-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04297515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.83413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Dunmore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1245-2023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Dumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Milgram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shahar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Shacham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101896" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09620-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Pichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605321001605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Mallison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13646" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galiay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lali&#232;ve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Cross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.05.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tardieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Demirhan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyl&#252;l Akbal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Ozgozen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Sunkar Bi&#231;er" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranta Kouvari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1999253" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03297137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R Rasmussen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raxworthy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02340-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Etienne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13359" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino Var&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191577" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barnoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Chinsamy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24275" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Mitkus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lisney" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Isard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63039-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916970v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9359" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922395v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morice" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giudice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Collet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115600" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09495-w" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13232" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9678" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613166v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pallandre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Placide" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2019.125714" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7647" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2749" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613149v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181588" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114273v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204057" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1520-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villarroel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.166868" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105767v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Cassini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Anjan Bhullar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171816" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105766v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12772" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115217v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9442-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12783" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484056v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20665" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615520v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03891824v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12614" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123481v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1241" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dollion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Measey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Carne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12750" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123492v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw027" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462121v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Gros" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Mathys" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13853" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115177v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw124" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615796v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.11.010" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401994v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12470" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Panara" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilbermann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12842" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9R3Q5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291981v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Braun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1103-8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138364v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Waskow" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hayashi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12660" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594215v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Gargan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Yearsley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paup&#233;rio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1056-y" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145277v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez-Darias" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Kohlsdorf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Salesa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Anton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1280-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277381v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1417" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145296v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Higham" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12353" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615804v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Goswami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12315" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145314v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videlier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120618" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271647v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal A Tolley" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Euriat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1254-3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12423" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20339" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1407TT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402019v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20408" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E940E0CE83D7E97918ADF525F074375C4918FE9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0101" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615808v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12194" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615811v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Fabre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Boyer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntupalli Prasad" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789437" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145326v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Huyghe" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrade" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20278" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C38D8A4D016520A6EFCA02E225D4F0F4D07A90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145327v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9286-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145339v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12170" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BFD61831D08C6A47A2E763DC68FD30EA398172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615812v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12103" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355417v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Fabre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slater" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peigne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12161" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436129v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12086" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615817v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2011.00524.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG792PP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436105v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8312.2012.01934.X" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436112v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01519.x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022143v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0803-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615824v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.09.002" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVLSGHJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615826v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.013" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3N5T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615827v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Korol" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eviatar Nevo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soulet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-008-0063-x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WJ1DH90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174538v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfeffer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615829v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aniskin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800730" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>