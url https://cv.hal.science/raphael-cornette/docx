--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cornette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of the &amp;lt;i&amp;gt;Praomys tullbergi&amp;lt;/i&amp;gt; complex (Rodentia, Muridae): a new species from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amétépé Hounmavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence C Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly L Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.368-382. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and Size Adaptations of Planthoppers Along an Altitudinal Gradient on Mount Wilhelm (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Soulier‐perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71479. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphological Analysis of the Bird Lumbosacral Organ in an Evolutionary Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (8), pp.e70073. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.70073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the habitat and tusks on trunk grasping techniques in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.e11317. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum trunk tip force assessment related to trunk position and prehensile ’fingers’ implication in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0301529. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Finand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing female, male and castrated sheep using linear metrics and geometric morphometrics: Application on an archaeological assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatic inference based on mammal community using machine learning regression models: perspectives for paleoecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1178379. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1178379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary rodents of South Africa: A companion guide for cranio-dental identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margaret Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0289812. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees select comfortable nesting tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16943. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed to the teeth: The underestimated diversity in tooth shape in snakes and its relation to feeding behavior and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femora from an exceptionally large population of coeval ornithomimosaurs yield evidence of sexual dimorphism in extinct theropod dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.83413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration and shape covariation betweenthe trapezium and first metacarpal among extant hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, In Honour of the Life and Scientific Contributions of Professor Mary Marzke, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the environmental and chronological context of the archeological site El Harhoura 2 (Rabat, Morocco) using paleoclimatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1245-1263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1245-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show Me Your Teeth And I Will Tell You What You Eat: Differences in Tooth Enamel in Snakes with Different Diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtena Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Shacham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icad028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the molar morphology and ecology of extant and fossil grass rats (Muridae: Arvicanthis Lesson, 1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.191-206. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between distal trunk morphology and object grasping in the African savannah elephant (Loxodonta africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Forbes-Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Michael Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to graviportality in Rhinocerotoidea? An investigation through the long bone shape variation in their hindlimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and limits of Thin-Plate Spline retrodeformation on asymmetrical objects: simulation of taphonomic deformations and application on a fossil sample of limb long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the force of the tip of the elephants trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.101896. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Phenotypic Evolution be Characterized Over Time and Through Environmental Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.693-711. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-022-09620-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of African savannah and forest elephants, with special emphasis on hybrids: the case of Kibale National Park, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Asalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605321001605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path to gigantism: Three‐dimensional study of the sauropodomorph limb long bone shape variation in the context of the emergence of the sauropod bauplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mallison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (2), pp.297-336. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zaharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.2015-2028. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional craniofacial remodelling in Europe in the XIXth century: Quantitative evidence of soft tissue modifications from Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galiay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laliève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hennocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the locomotor system in habitually quadrupedal humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylül Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Ozgozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömer Sunkar Biçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (3), pp.765-775. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long bone shape variation in the forelimb of Rhinocerotoidea: relation with size, body mass and body proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7730-7742. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (5), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03292603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.794. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and climate as possible drivers of the morphology and function of the mandible of Suncus etruscus in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranta Kouvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105434. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginaud Chancoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.111034. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of functional traits to the understanding of palaeoenvironmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (4), pp.1110-1125. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous laterality in trunk movements in captive African elephants: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1999253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the head of snakes: influence of size, phylogeny, and sensory ecology on endocranium morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne R Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raxworthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02340-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mass and habitat on the shape of limb long bones: A morpho‐functional investigation on Bovidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238 (4), pp.886-904. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited thermal plasticity and geographical divergence in the ovipositor of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceferino Varón-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.191577. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Ontogenetic Variation in the Crest of Numida meleagris : Implications for Crested Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusuya Chinsamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303 (4), pp.1018-1034. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in foveal shape in a scavenging raptor, the black kite Milvus migrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Mitkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functional meaning of head shape disparity in aquatic snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6993 - 7005. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling biological variability and taphonomy: shape analysis of the limb long bones of the sauropodomorph dinosaur Plateosaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9359. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mass on tarsus shape variation: a morphometrical investigation among Rhinocerotidae (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.950-974. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mandibular morphological differences in patients with FGFR2 and FGFR3-related syndromic craniosynostoses: a 3D comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paternoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115600. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2020.115600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of the Neck in Birds (Aves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Evolutionary Biology, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse at the influence of body mass in the morphological integration of the limb long bones: an investigation in modern rhinoceroses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the functional traits of the horses from the tomb of King Childeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verslype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105200. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite force and its relationship to jaw shape in domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.jeb224352. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural variability among captive African elephants in the use of the trunk while feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9678. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliac auricular surface morphofunctional study in felidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Placide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology (Jena, Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.125714. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2019.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in the limb long bones among modern rhinoceroses — extent and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e7647. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical distinction between sheep ( Ovis aries ) and goat ( Capra hircus ) using the petrosal bone: Application on French Protohistoric sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of neck length and leg length in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.181588. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.181588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural wing damage on flight performance in Morpho butterflies: what can it tell us about wing shape evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (16), pp.jeb204057. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.204057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hybrid vigor in domestic equids: the effect of hybridization on bone shape variation and covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-019-1520-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of Drosophila suzukii wing to developmental temperature: implications for flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (13), pp.jeb166868. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.166868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential influences of allometry, phylogeny and environment on the rostral shape diversity of extinct South American notoungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Anjan Bhullar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.171816. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.171816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial selection on morphological integration in the appendicular skeleton of domestic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.657-673. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmers, Diggers, Climbers and More, a Study of Integration Across the Mustelids' Locomotor Apparatus (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.182-195. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-017-9442-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D quantitative comparative analysis of long bone diaphysis variations in microanatomy and cross‐sectional geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (5), pp.836-849. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of the lateral semicircular canal in Xenarthra and its links with head posture and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Amson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying domestic horses, donkeys and hybrids from archaeological deposits: A 3D morphological investigation on skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot shape in arboreal birds: two morphological patterns for the same pincer-like tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Höfling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03891824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the appendicular skeleton of two domestic taxa: the horse and donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (1864), pp.20171241. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet drive the evolution of head shape and bite force in chameleons of the genus Bradypodion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming and running: a study of the convergence in long bone morphology among semi-aquatic mustelids (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (1), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Endress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for 3D digitizing bones of mounted skeletons: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history and demographic processes associated with rapid morphological changes in the Red-whiskered bulbul established on tropical islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (21), pp.5359 - 5376. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analysis of Long Bones in Semi-aquatic Mustelids and their Terrestrial Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (6), pp.1298-1309. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vertebral form a valid species-specific indicator for salmonids? The discrimination rate of trout and Atlantic salmon from archaeological to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does skull morphology constrain bone ornamentation? A morphometric analysis in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229 (2), pp.292-301. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho morphometrics: Shared ancestry and selection drive the evolution of wing size and shape in Morpho butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Panara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zilbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morphological changes, admixture and invasive success in populations of Ring-necked parakeets (Psittacula krameri) established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1581-1598. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1103-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evolution of solid bones in large animals: a microanatomical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Waskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (2), pp.350-371. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological insights into the origin of the invasive greater white-toothed shrew (Crocidura russula) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. Yearsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ian Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Paupério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.857-871. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Phenotypes Reflect Selection on Juvenile Performance? A Comparative Study on Performance and Morphology in Lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Kohlsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative inferences on the locomotor behaviour of extinct species applied to Simocyon batalleri (Ailuridae, Late Miocene, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Salesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (5-6), </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-015-1280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for quantitative form description; an evaluation of different software packages for semi-landmark analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1417. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in ecomorphological relationships in lizards of the genus Gallotia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.506-514. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do constraints associated with the locomotor habitat drive the evolution of forelimb shape? A case study in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (6), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and modularity allow for the production of novel mosaic phenotypes in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Londe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual differences in exploration behavior in Xenopus tropicalis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (11), pp.1733-1739. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of chameleon fossil fragments from the Early Pliocene of South Africa: a new piece of the chamaeleonid history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis y Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal A Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Euriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1-2), pp.1254. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does bite force provide a competitive advantage in shrews? The case of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (4), pp.795-807. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrew tamed by Wolff's law: Do functional constraints shape the skull through muscle and bone covariation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of bone area increase due to ornamentation in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Murina lorelieae (Chiroptera: Vespertilionidae) from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the forelimb of musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 225 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional morphometric analysis of the locomotory ecology of Deccanolestes , a eutherian mammal from the Late Cretaceous of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug M. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntupalli Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2013.789437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear versus geometric morphometric approaches for the analysis of head shape dimorphism in lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (9), pp.1016-1026. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships Between Bones, Muscles, and Performance: Biting in the Lizard Tupinambis merianae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.518-527. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration syndromes in the frog X enopus ( S ilurana) tropicalis : correlations with morphology and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 294 (3), pp.206-213. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass on the shape of forelimb in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a grip on the evolution of grasping in musteloid carnivorans: a three-dimensional analysis of forelimb shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (7), pp.1521-1535. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shape co-variation between the skull and the mandible have functional consequences? A 3D approach for a 3D problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (4), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of carapace of Macrobrachium australe (Crustacea: Palaemonidae) from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (4), pp.492-500. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6395.2011.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morpho-functional changes among insular populations of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (2), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1095-8312.2012.01934.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of the cranial system in Laonastes aenigmamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.128-137. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics as a tool for improving the comparative study of behavioural postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fureix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sénèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (7), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0803-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of 3D semi-landmark morphometrics implying different template designs: the theropod pelvis and the shrew skull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving ecosystems: ecological data from an Iron Age small mammal accumulation at Alorda Park (Catalonia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of Drosophila wing variation in Evolution Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviatar Nevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-008-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Kouprey (Bos sauveli Urbain, 1937) been domesticated in Cambodia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ropiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent radiation in West African Taterillus (Rodentia, Gerbillinae): the concerted role of chromosome and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Cornette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of the &amp;lt;i&amp;gt;Praomys tullbergi&amp;lt;/i&amp;gt; complex (Rodentia, Muridae): a new species from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amétépé Hounmavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence C Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly L Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.368-382. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the palaeoclimate of the Cradle of Humankind in South Africa over the last 3.5 million years using machine learning and mammalian fossil assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Steininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 370, pp.109655. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, without focus stacking, 3D photogrammetric digitization of cockroaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336893. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04893713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape and Size Adaptations of Planthoppers Along an Altitudinal Gradient on Mount Wilhelm (Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Soulier‐perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilbert Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71479. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphological Analysis of the Bird Lumbosacral Organ in an Evolutionary Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 286 (8), pp.e70073. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.70073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nautilid beaks: unsuspected disparity and palaeoecological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Andréoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (2), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.57.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the habitat and tusks on trunk grasping techniques in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.e11317. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum trunk tip force assessment related to trunk position and prehensile ’fingers’ implication in African savannah elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.e0301529. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranial muscle architecture in wild boar: Does captivity drive ontogenetic trajectories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 285 (2), pp.e21676. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.21676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary rodents of South Africa: A companion guide for cranio-dental identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Margaret Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalassa Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0289812. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0289812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimpanzees select comfortable nesting tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.16943. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-44192-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armed to the teeth: The underestimated diversity in tooth shape in snakes and its relation to feeding behavior and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatic inference based on mammal community using machine learning regression models: perspectives for paleoecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1178379. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1178379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing female, male and castrated sheep using linear metrics and geometric morphometrics: Application on an archaeological assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil micromammals and the palaeoenvironments of the Paranthropus robustus site of Cooper’s Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Linchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2196677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Finand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femora from an exceptionally large population of coeval ornithomimosaurs yield evidence of sexual dimorphism in extinct theropod dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.83413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration and shape covariation betweenthe trapezium and first metacarpal among extant hominids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy L Kivell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, In Honour of the Life and Scientific Contributions of Professor Mary Marzke, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the environmental and chronological context of the archeological site El Harhoura 2 (Rabat, Morocco) using paleoclimatic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslem Ben Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.1245-1263. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-1245-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better knowledge of the molar morphology and ecology of extant and fossil grass rats (Muridae: Arvicanthis Lesson, 1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.191-206. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2023.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show Me Your Teeth And I Will Tell You What You Eat: Differences in Tooth Enamel in Snakes with Different Diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïtena Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Shacham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icad028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Phenotypic Evolution be Characterized Over Time and Through Environmental Changes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.693-711. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-022-09620-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the force of the tip of the elephants trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.101896. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential and limits of Thin-Plate Spline retrodeformation on asymmetrical objects: simulation of taphonomic deformations and application on a fossil sample of limb long bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (9), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Arbogast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to graviportality in Rhinocerotoidea? An investigation through the long bone shape variation in their hindlimb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between distal trunk morphology and object grasping in the African savannah elephant (Loxodonta africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Soppelsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Functional Divergence of the Lower Jaw Between Native and Invasive Red Foxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Forbes-Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Michael Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalian Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10914-021-09593-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path to gigantism: Three‐dimensional study of the sauropodomorph limb long bone shape variation in the context of the emergence of the sauropod bauplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mallison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (2), pp.297-336. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypical characterization of African savannah and forest elephants, with special emphasis on hybrids: the case of Kibale National Park, Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonnald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëllie Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Asalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605321001605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull morphological evolution in Malagasy endemic Nesomyinae rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Goodman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Soarimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (2), pp.e0263045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every hooked beak is maintained by a prey: ecological signal in cephalopod beak shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zaharias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.2015-2028. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the locomotor system in habitually quadrupedal humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osman Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eylül Akbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Ozgozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ömer Sunkar Biçer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241 (3), pp.765-775. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentional craniofacial remodelling in Europe in the XIXth century: Quantitative evidence of soft tissue modifications from Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Galiay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laliève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hennocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long bone shape variation in the forelimb of Rhinocerotoidea: relation with size, body mass and body proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginaud Chancoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.111034. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How changes in functional demands associated with captivity affect the skull shape of a wild boar (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and climate as possible drivers of the morphology and function of the mandible of Suncus etruscus in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranta Kouvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105434. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2021.105434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photogrammetry for close‐range 3D imaging of dry‐sensitive objects: The case study of cephalopod beaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.7730-7742. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masticatory system integration in a commensal canid: interrelationships between bones, muscles and bite force in the red fox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (5), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03292603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound vs. light: wing-based communication in Carboniferous insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.794. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02281-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous laterality in trunk movements in captive African elephants: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1999253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of functional traits to the understanding of palaeoenvironmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (4), pp.1110-1125. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between three modern Ellobius species (Rodentia, Mammalia) and identification of fossil Ellobius from Kaldar Cave (Iran) using geometric morphometric analyses of the first lower molar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rey-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel López-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.a01. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the head of snakes: influence of size, phylogeny, and sensory ecology on endocranium morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne R Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Raxworthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02340-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mass and habitat on the shape of limb long bones: A morpho‐functional investigation on Bovidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 238 (4), pp.886-904. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Harbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling biological variability and taphonomy: shape analysis of the limb long bones of the sauropodomorph dinosaur Plateosaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9359. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited thermal plasticity and geographical divergence in the ovipositor of Drosophila suzukii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceferino Varón-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.191577. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.191577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and Ontogenetic Variation in the Crest of Numida meleagris : Implications for Crested Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusuya Chinsamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303 (4), pp.1018-1034. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-individual differences in foveal shape in a scavenging raptor, the black kite Milvus migrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Mitkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the functional meaning of head shape disparity in aquatic snakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6993 - 7005. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implications of thumb movements for Neanderthal and modern human manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‑hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dunmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Kivell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75694-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mandibular morphological differences in patients with FGFR2 and FGFR3-related syndromic craniosynostoses: a 3D comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Paternoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.115600. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bone.2020.115600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right or left? Determining the hand holding the tool from use traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gema Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, 27p. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mass on tarsus shape variation: a morphometrical investigation among Rhinocerotidae (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.950-974. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite force and its relationship to jaw shape in domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaine Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Monchâtre-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (16), pp.jeb224352. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.224352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first glimpse at the influence of body mass in the morphological integration of the limb long bones: an investigation in modern rhinoceroses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural variability among captive African elephants in the use of the trunk while feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e9678. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.9678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity of the Neck in Birds (Aves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Evolutionary Biology, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-020-09495-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the functional traits of the horses from the tomb of King Childeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verslype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105200. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliac auricular surface morphofunctional study in felidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pallandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Placide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology (Jena, Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.125714. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2019.125714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical distinction between sheep ( Ovis aries ) and goat ( Capra hircus ) using the petrosal bone: Application on French Protohistoric sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variation in the limb long bones among modern rhinoceroses — extent and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e7647. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.7647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of neck length and leg length in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.181588. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.181588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of natural wing damage on flight performance in Morpho butterflies: what can it tell us about wing shape evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Llaurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (16), pp.jeb204057. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.204057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the hybrid vigor in domestic equids: the effect of hybridization on bone shape variation and covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-019-1520-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of complex modular architecture in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Kaandorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (2), pp.859-872. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential influences of allometry, phylogeny and environment on the rostral shape diversity of extinct South American notoungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo H Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Anjan Bhullar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.171816. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.171816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial recolonization and Holocene diversification of Crocidura suaveolens (Mammalia, Soricidae) on the north-western fringe of the European continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of Drosophila suzukii wing to developmental temperature: implications for flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraimout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jacquemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (13), pp.jeb166868. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.166868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of artificial selection on morphological integration in the appendicular skeleton of domestic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.657-673. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craniometrical Study of the Species Complex of Meriones Shawii-Grandis (Mammalia: Rodentia) in Morocco, in Algeria and in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D quantitative comparative analysis of long bone diaphysis variations in microanatomy and cross‐sectional geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (5), pp.836-849. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmers, Diggers, Climbers and More, a Study of Integration Across the Mustelids' Locomotor Apparatus (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (2), pp.182-195. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-017-9442-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude craniométrique du complexe d’espèces Meriones shawii – grandis (Mammalia : Rodentia) au Maroc, en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (1), pp.28 - 42. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying domestic horses, donkeys and hybrids from archaeological deposits: A 3D morphological investigation on skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of snake (Squamata) endocasts: evidence of phylogenetic and ecological signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheylen Daghfous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (6), pp.849 - 868. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of the lateral semicircular canal in Xenarthra and its links with head posture and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Amson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual function and performance in humans, gorillas, and orangutans during the same tool use task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameline Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (4), pp.821-836. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot shape in arboreal birds: two morphological patterns for the same pincer-like tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Höfling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03891824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet drive the evolution of head shape and bite force in chameleons of the genus Bradypodion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.671-684. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the appendicular skeleton of two domestic taxa: the horse and donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284 (1864), pp.20171241. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone Tool Forms and Functions: A Morphometric Analysis of Modern Humans' Stone Tools From Song Terus Cave (Java, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (3), pp.455 - 471. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming and running: a study of the convergence in long bone morphology among semi-aquatic mustelids (Carnivora: Mustelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (1), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria von Balthazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Endress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impacts reduce morphological diversity in an insular species of lizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 284, pp.20170921. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2017.0921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morphological changes, admixture and invasive success in populations of Ring-necked parakeets (Psittacula krameri) established in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.1581-1598. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1103-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho morphometrics: Shared ancestry and selection drive the evolution of wing size and shape in Morpho butterflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Panara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zilbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Poul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (1), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Analysis of Long Bones in Semi-aquatic Mustelids and their Terrestrial Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (6), pp.1298-1309. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vertebral form a valid species-specific indicator for salmonids? The discrimination rate of trout and Atlantic salmon from archaeological to modern times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.84-92. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aquatic foraging impact head shape evolution in snakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Segall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Godoy-Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283, pp.20161645. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism among Mesoamerican turkeys: a key for understanding past husbandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.526 - 533. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does skull morphology constrain bone ornamentation? A morphometric analysis in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229 (2), pp.292-301. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammetry for 3D digitizing bones of mounted skeletons: Potential and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.968-977. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion history and demographic processes associated with rapid morphological changes in the Red-whiskered bulbul established on tropical islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Le Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Zuccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (21), pp.5359 - 5376. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical evolution of solid bones in large animals: a microanatomical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Waskow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoji Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (2), pp.350-371. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological insights into the origin of the invasive greater white-toothed shrew (Crocidura russula) in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M. Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon M. Yearsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ian Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Paupério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.857-871. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1056-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Adult Phenotypes Reflect Selection on Juvenile Performance? A Comparative Study on Performance and Morphology in Lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Kohlsdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (3), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icw010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific information levels in relation to fragmentation patterns of shrew mandibles: do fragments tell the same story?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.323-330. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual differences in exploration behavior in Xenopus tropicalis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218 (11), pp.1733-1739. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.120618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do constraints associated with the locomotor habitat drive the evolution of forelimb shape? A case study in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (6), pp.596-610. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and modularity allow for the production of novel mosaic phenotypes in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Londe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian L. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoDevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13227-015-0031-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative inferences on the locomotor behaviour of extinct species applied to Simocyon batalleri (Ailuridae, Late Miocene, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Salesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (5-6), </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-015-1280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for quantitative form description; an evaluation of different software packages for semi-landmark analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Botton-Divet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.e1417. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific differences in ecomorphological relationships in lizards of the genus Gallotia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lopez-Darias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bieke Vanhooydonck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.506-514. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative effect of a CNV on a morphological trait in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews of the genus Crocidura from El Harhoura 2 (Témara, Morocco): The contribution of broken specimens to the understanding of Late Pleistocene–Holocene palaeoenvironments in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 436, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of chameleon fossil fragments from the Early Pliocene of South Africa: a new piece of the chamaeleonid history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis y Dollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal A Tolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Euriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1-2), pp.1254. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-014-1254-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does bite force provide a competitive advantage in shrews? The case of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (4), pp.795-807. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shrew tamed by Wolff's law: Do functional constraints shape the skull through muscle and bone covariation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and subfossil herpetofauna from Cadet 2 Cave(Marie-Galante, Guadeloupe Islands, F. W. I.): Evolution of aninsular herpetofauna since the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ineich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative assessment of bone area increase due to ornamentation in the Crocodylia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Buffrénil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 276 (10), pp.1183-1192. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear versus geometric morphometric approaches for the analysis of head shape dimorphism in lizards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 275 (9), pp.1016-1026. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmor.20278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional morphometric analysis of the locomotory ecology of Deccanolestes , a eutherian mammal from the Late Cretaceous of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug M. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntupalli Prasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724634.2013.789437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First records of Murina lorelieae (Chiroptera: Vespertilionidae) from Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Tan Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hassanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological integration in the forelimb of musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 225 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships Between Bones, Muscles, and Performance: Biting in the Lizard Tupinambis merianae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.518-527. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11692-014-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration syndromes in the frog X enopus ( S ilurana) tropicalis : correlations with morphology and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Videlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 294 (3), pp.206-213. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.12170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of body mass on the shape of forelimb in musteloid carnivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjali Goswami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.91-103. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting a grip on the evolution of grasping in musteloid carnivorans: a three-dimensional analysis of forelimb shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Slater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (7), pp.1521-1535. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shape co-variation between the skull and the mandible have functional consequences? A 3D approach for a 3D problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (4), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics of carapace of Macrobrachium australe (Crustacea: Palaemonidae) from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Améziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Zoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (4), pp.492-500. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6395.2011.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of the cranial system in Laonastes aenigmamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.128-137. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-7580.2012.01519.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid morpho-functional changes among insular populations of the greater white-toothed shrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (2), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1095-8312.2012.01934.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge F. Genise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 365-366, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunal survey in Kingu Pira (south Tanzania), with new karyotypes of several small mammals and the description of a new Murid species (Mammalia, Rodentia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.5-47. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2011n1a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric morphometrics as a tool for improving the comparative study of behavioural postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fureix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sénèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (7), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-011-0803-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of 3D semi-landmark morphometrics implying different template designs: the theropod pelvis and the shrew skull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Souter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hutchinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baylac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.411-422. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving ecosystems: ecological data from an Iron Age small mammal accumulation at Alorda Park (Catalonia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional analysis of Drosophila wing variation in Evolution Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Korol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviatar Nevo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (4), pp.407-419. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12041-008-0063-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of the age population structure of two wild Mastomys natalensis (Rodentia: Muridae) Tanzanian habitat samples: a multicriteria comparison / Polymorphisme de la structure de l'âge dans deux populations sauvages de Mastomys natalensis (Rodentia: Muridae) de Tanzanie: une comparaison sur la base de plusieurs critères d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Machangu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (3/4), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2006.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Kouprey (Bos sauveli Urbain, 1937) been domesticated in Cambodia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ropiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.124-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent radiation in West African Taterillus (Rodentia, Gerbillinae): the concerted role of chromosome and climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (5), pp.358-368. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community ecology of the terrestrial small mammals of Zakouma National Park, Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Angaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clairemond César</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Theriologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (2), pp.215-234. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03192522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId688"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;t&#233;p&#233; Hounmavo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence C Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly L Lutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa de Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Soulier&#8208;perkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Eric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.70073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soppelsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pacou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04222655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1178379" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margaret Avery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44192-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04297515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.83413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Dunmore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1245-2023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Dumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Milgram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shahar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Shacham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101896" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09620-w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Pichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605321001605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Mallison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13646" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galiay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lali&#232;ve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Cross" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.05.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tardieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Demirhan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyl&#252;l Akbal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Ozgozen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Sunkar Bi&#231;er" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13693" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranta Kouvari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1999253" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03297137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R Rasmussen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raxworthy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02340-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Etienne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13359" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino Var&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191577" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barnoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Chinsamy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24275" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Mitkus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lisney" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Isard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63039-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916970v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9359" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922395v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morice" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giudice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Collet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115600" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09495-w" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13232" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9678" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613166v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pallandre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Placide" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2019.125714" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7647" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2749" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613149v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181588" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114273v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204057" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1520-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villarroel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.166868" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105767v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Cassini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Anjan Bhullar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171816" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105766v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12772" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115217v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9442-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115208v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12783" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484056v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20665" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615520v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03891824v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12614" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123481v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1241" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123485v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dollion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Measey" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Carne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12750" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123492v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw027" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462121v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Gros" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Mathys" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13853" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115177v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw124" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615796v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.11.010" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401994v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12470" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Panara" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilbermann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12842" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9R3Q5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291981v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Braun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1103-8" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138364v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Waskow" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hayashi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12660" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594215v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Gargan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Yearsley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paup&#233;rio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1056-y" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145277v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez-Darias" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Kohlsdorf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615803v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Salesa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Anton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1280-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277381v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1417" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145296v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Higham" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12353" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615804v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Goswami" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12315" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145314v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videlier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120618" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271647v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal A Tolley" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Euriat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1254-3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12423" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20339" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1407TT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402019v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20408" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E940E0CE83D7E97918ADF525F074375C4918FE9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875376v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0101" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615808v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12194" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615811v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Fabre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Boyer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntupalli Prasad" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789437" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145326v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Huyghe" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrade" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20278" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C38D8A4D016520A6EFCA02E225D4F0F4D07A90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145327v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9286-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145339v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12170" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BFD61831D08C6A47A2E763DC68FD30EA398172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615812v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12103" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355417v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Fabre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slater" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peigne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12161" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436129v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12086" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615817v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2011.00524.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG792PP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436105v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8312.2012.01934.X" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436112v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01519.x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022143v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0803-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615824v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.09.002" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVLSGHJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615826v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.013" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3N5T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615827v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Korol" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eviatar Nevo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soulet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-008-0063-x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WJ1DH90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174538v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfeffer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615829v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aniskin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800730" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;t&#233;p&#233; Hounmavo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence C Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly L Lutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyag007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Linchamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109655" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa de Filippo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Soulier&#8208;perkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert Eric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.70073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Roscian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.57.2.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Soppelsa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pacou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Margaret Avery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalassa Matthews" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44192-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Segall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1178379" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04222655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2196677" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04297515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pintore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.83413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Dunmore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy L Kivell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24800" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-1245-2023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2023.7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Milgram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shahar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Shacham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icad028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09620-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850889v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101896" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Botton-Divet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lefeuvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13108" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784699v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Forbes-Harper" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Crawford" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Michael Stuart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Warburton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-021-09593-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Mallison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Pichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605321001605" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zaharias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14098" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tardieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Demirhan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyl&#252;l Akbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Ozgozen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Sunkar Bi&#231;er" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13693" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Galiay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lali&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hennocq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Cross" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2022.05.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365343v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranta Kouvari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2021.105434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7607" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886883v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02281-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419428v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1999253" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233705v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab057" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093685v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rey-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1122" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03297137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R Rasmussen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raxworthy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02340-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Etienne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13359" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9359" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino Var&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191577" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Angst" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barnoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Chinsamy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24275" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Mitkus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lisney" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Isard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dulaurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63039-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Godoy-Diana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6380" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dunmore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kivell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75694-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922395v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giudice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Collet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paternoster" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115600" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gema Chac&#243;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102316" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13232" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9678" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528534v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09495-w" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916964v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerber" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verslype" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105200" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pallandre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Placide" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2019.125714" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2749" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7647" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613149v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.181588" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114273v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Llaurens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204057" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1520-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reeb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kaandorp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jansson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dubuisson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15045" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105767v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo H Cassini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Anjan Bhullar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171816" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817363v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.04.016" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTF53FV7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105769v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacquemart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villarroel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aponte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.166868" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105766v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12772" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115208v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12783" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-017-9442-7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.11.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615520v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01681248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allemand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Blanchet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12692" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coutier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20665" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23323" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03891824v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H&#246;fling" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12614" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123485v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dollion" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Measey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Carne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Tolley" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12750" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123481v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1241" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729627v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baylac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12264" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123492v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw027" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123498v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0921" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01291981v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Gros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Braun" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1103-8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Panara" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilbermann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Poul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12842" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR9R3Q5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115177v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw124" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615796v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.11.010" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145281v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1645" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401994v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Souter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12470" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115190v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462121v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Mathys" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13853" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138364v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Waskow" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Hayashi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12660" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594215v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Gargan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Yearsley" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ian Montgomery" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paup&#233;rio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1056-y" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145277v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lopez-Darias" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Kohlsdorf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icw010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145286v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibyle Moulin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.10.020" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21RSG73P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145314v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Videlier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonneaud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.120618" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615804v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Goswami" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12315" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615803v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Salesa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Anton" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1280-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277381v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1417" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145296v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Higham" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12353" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194129v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moro" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118706" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145290v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.06.020" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX2TFJ07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271647v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis y Dollion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal A Tolley" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Euriat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1254-3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12423" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20339" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW1407TT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393283v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.10.005" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402019v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Souter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20408" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E940E0CE83D7E97918ADF525F074375C4918FE9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145326v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Huyghe" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrade" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20278" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61C38D8A4D016520A6EFCA02E225D4F0F4D07A90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615811v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Fabre" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Boyer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntupalli Prasad" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2013.789437" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875376v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Tan Tu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0101" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615808v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12194" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145327v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-014-9286-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145339v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12170" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7BFD61831D08C6A47A2E763DC68FD30EA398172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615812v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12103" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355417v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Fabre" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Slater" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peigne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12161" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436129v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12086" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615817v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valade" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2011.00524.x" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG792PP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436112v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adriaens" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2012.01519.x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436105v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1095-8312.2012.01934.X" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615820v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2011n1a1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022143v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0803-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615824v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.09.002" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVLSGHJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615826v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nadal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.01.013" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2D3N5T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615827v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Korol" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eviatar Nevo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soulet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12041-008-0063-x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2WJ1DH90-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615828v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Moulin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Machangu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2006.052" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27D0F26EFE483EEA2A9D4C38B780055576579D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174538v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ropiquet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pfeffer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615829v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobigny" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aniskin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800730" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615831v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho Angaya" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clairemond C&#233;sar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03192522" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>