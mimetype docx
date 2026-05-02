--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -513,1428 +513,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur la dissolution du 9 juin 2024. Rupture ou continuité dans la pratique de la Ve République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.053.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les décisions de mobilités de la HATVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04776357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Libres propos sur la dissolution du 9 juin 2024. Rupture ou continuité dans la pratique de la Ve République ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu des décisions de la HATVP portant sur la mobilité des responsables publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'habilitation à diriger des recherches : Constitution, souveraineté et finances de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53, pp.241-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/civit.053.0241⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.053.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décisions de mobilités de la Haute autorité pour la transparence de la vie publique en 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décisions de mobilités de la Haute autorité pour la transparence de la vie publique en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.490. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/capo.011.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/capo.011.0159⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04248240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suprématie constitutionnelle selon le juge constitutionnel : maigre avancée pour banale déception. Commentaire de la décision 2021-940 QPC du 15 octobre 2021 &amp;quot;Société Air France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (3), 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la régulation internationale de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legibase Elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel, gardien des élections présidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legibase Elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 mars 2022, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'open data des décisions de justice se fera dans le respect de l'Etat de droit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.1696-1701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du service public par l’open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au regroupement familial : fondements et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 326, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrêts de la Cour constitutionnelle suprême égyptienne du 14 juin 2012. La juridictionnalisation des transitions démocratiques en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Abdulghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les garanties constitutionnelles de l’autonomie financière locale à l’épreuve des concours financiers étatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, pp. 349 à 386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection constitutionnelle de l’autonomie financière des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'étude politique des assistants parlementaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Daïmallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Déal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aijc.2007.1859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration &amp;quot;choisie&amp;quot;, la Constitution et le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (71), pp.565-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de la décision n° 2006-543 DC du 30 novembre 2006, Loi relative au secteur de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22-2006, pp. 762 à 799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de la décision n° 2006-544 DC du 14 décembre 2006, Loi de financement de la sécurité sociale pour 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22-2006, pp. 762 à 799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1944,2168 +1953,2168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of the Electoral Surveillance: Towards a Digital Expertise of the Venice Commission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "The Venice Commission 1990-2025. Taking stock of 35 years for democracy through Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bocconi University, May 2025, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance électorale de la commission de Venise du Conseil de l'Europe à l'heure de TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe 1 de l’IRENEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of European Law to the French algorithmic video protection experiment - Its apprehension in national public law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Based crime investigation : A game changer to privacy ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, colloque sous la dir. scientifique de Yamina Bouroi et Maria Gahn, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right to free elections in the TikTok era: towards a Venice Commission digital expertise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Venice Commission 1990-2025. Taking Stock of 35 Years for Democracy Through Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bocconi University, May 2025, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ethical issues of Using Artificial Intelligence in the Judiciary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BUILDING A COMMON DIGITAL CULTURE EJTN DIGITAL AMBASSADOR PROGRAMME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Judicial Training Network, Nov 2025, Thessaloniki Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression contre la liberté de pensée ? Réflexion sur l'encadrement juridique des algorithmes des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit seras-tu là ? La protection de la faculté de penser des citoyens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d'études organisée par André Moine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation internationale de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sfax, Feb 2025, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et droits de l’homme : la régulation par le Conseil de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et droits de l’homme: Opportunités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Juridiques et Politiques de l’Université Ibn Tofail, May 2024, Rabat (Maroc), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des mobilités des agents publics par la HATVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau des référents déontologues ministériels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGAFP, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes internationales non conventionnelles devant le Conseil constitutionnel : normes de constitutionnalité ou catégorie sui generis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juridictions européennes, le Conseil constitutionnel et les juridictions administratives face aux normes internationales : 50 ans d'expériences croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le CERDACFF, Université de Côte d'Azur, sous la dir. de Marc Guerrini, Patrick Gaïa et Valérie Michel, Mar 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie numérique. Présentation de quelques enjeux spécifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de démocratie au sein des organisations publiques et privées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pôle SJPEG - Université de Lorraine, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datacratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de droit face aux crises. L'Etat de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l'Institut Louis Favoreu, sous la dir. de Natasa Danelciuc-Colodrovschi, Aurélie Duffy-Meunier, Laurence Gay, Xavier Magnon, Caterina Severino et Ariane Vidal-Naquel, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privatisation de la régulation du droit de l'intelligence artificielle : concurrence, complémentarité ou autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La privatisation du droit au prisme du droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État numérique : de la gouvernance par les nombres à la gouvernance par l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État de droit face aux crises. L’État de droit en crise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Favoreu, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches juridiques et éthiques de l'utilisation de l'IA en neurologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discussion about Civil-military relations in different political regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocraties et Relations Civilo-Militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Louis Favoreu; Institut de Recherche stratégique de l’École militaire, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation internationale de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux internationaux de la gouvernance de l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure d'études internationales de l'Université Laval; Maîtrise en études internationales, Mar 2022, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garantie des droits fondamentaux face à l'usage de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dimensions juridiques de l'intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDIT; LID2MS, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’État de droit en Allemagne : le Rechtsstaat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres l'axe 3 de l'UMR 7318 DICE "Démocratie, État de droit et droits fondamentaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système européen de protection des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de renforcement des capacités de la Présidence du Ministère Public marocain dans le domaine des droits de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Europe; Présidence du ministère public marocain, Jan 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des techniques d’exécution des arrêts de la Cour EDH par les juges nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juges nationaux et la Convention européenne des droits de l’homme : analyse des rapports à travers les expériences russe et française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERJC - ILF, Apr 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal framework on AI: merits of different type of legal instruments according to the principles to protect or to promote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hackathon du groupe de soutien du Comité ad hoc sur l’intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Europe, Jan 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’open data des décisions de justice dans l’environnement des Legaltech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été de l’Institut Louis Favoreu : Justice prédictive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERJC - ILF, Jul 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir financier du Parlement et le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir financier du Parlement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318; Projet SHS 1 sur le paquet fiscal et la Constitution, 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution, dette et souveraineté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dettes, équilibres et Constitutions en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318; Projet SHS 1 sur le paquet fiscal et la Constitution, Oct 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unité formelle de la production constitutionnelle. Retour sur un (faux) paradoxe de la théorie constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXè Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDC, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la Constitution et identité étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d'actualité Master 2 recherche droit public « Droit public approfondi »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERJC, Mar 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir constituant international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation du droit constitutionnel et constitutionnalisation du droit international. Réflexions sur quelques interactions entre droit constitutionnel et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERJC, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité et la légitimation de la transition constitutionnelle par le processus électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions constitutionnelles et constitutions "transitionnelles" : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERJC, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’encadrement constitutionnel des concours financiers de l’État vers les collectivités : quelle effectivité de l’autonomie locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès français de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDC, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’identification des normes en droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’école doctorale de l’Université Paul Cézanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4115,100 +4124,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes à constitutionnalité renforcée. Recherche sur la production du droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G.D.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 163, 703 p., 2023, Bibliothèque constitutionnelle et de science politique, 978-2-275-10854-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4218,1306 +4227,1306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État numérique sera-t-il un État de droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natasa Danelciuc-Colodrovschi; Aurélie Duffy-Meunier; Laurence Gay; Xavier Magnon; Caterina Severino; Ariane Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État de droit face aux crises. L’État de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-315, 2025, Institut Louis Favoreu, 9782731413472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05329136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes privées du droit de l’intelligence artificielle. Entre éthique, communication et autorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette LELIEUR; Kansu OKYAY; Silvain VERNAZ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La privatisation de la norme au prisme du droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Droit &amp; Science politique, 978-2-38600-089-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04975283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutional issues of the use of facial recognition technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Grazia Rodomonte; Ludovica Durst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judicial review, fundamental rights and rule of law. The construction of the European constitutional identity. The Construction of the European Constitutional Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169 - 180, 2025, 9781032888408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05140720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier &amp;quot;La régulation internationale de l’intelligence artificielle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation internationale de l’intelligence artificielle : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 2681-8302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes russes devant la Commission de Venise. L’insoutenable légèreté de l’expertise constitutionnelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie de Cacqueray; Eric Oliva; Sophie Lamouroux; André Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Richard Ghevontian : droit(s) et politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-127, 2024, 978-2-7314-1305-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-127, 2024, 978-2-7314-1305-2</w:t>
+                <w:t xml:space="preserve">hal-04595628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du pouvoir constituant par le peuple peut-il être abusif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Alain Collot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le constitutionnalisme abusif en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.325-352, 2023, Droit public, 978-2-84934-690-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03967793v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issues of legal regulation of artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charalampos STAMELOS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Holistic Analysis of Law, Connecting Theory and Practice: Universal Solutions to Global Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.98-124, 2023, 1-5275-0335-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exécution des arrêts de la Cour européenne des droits de l’Homme par les juges français. Réflexions sur l’effectivité d’un ordre juridique international intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi; Patrick Gaïa; Maria Gudzenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juges nationaux et la Convention européenne des droits de l’homme : analyse des rapports à travers les expériences russe et française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-226, 2023, Collection de l'Institut Louis Favoreu, 9782731412673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUAM</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04021986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violation massive de droits de l'Homme par l'intelligence artificielle. De la nécessité de protéger la vie privée pour garantir la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur d'André Roux. Constitutions, peuples et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 85 à 93, 2022, 9782247216901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garantie constitutionnelle de la souveraineté financière à l’épreuve de la &amp;quot;règle d’or&amp;quot;. Études des rapports entre dette, constitution et souveraineté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Oliva; Natasa Danelciuc-Colodrovschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dettes, équilibres et Constitutions en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L.G.D.J.; Institut Francophone pour la Justice et la Démocratie, pp. 81 à 127, 2020, Colloques &amp; Essais, 978-2-37032-262-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Orsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM; Economica, pp.906 à 907, 2017, Finances Publiques, 2717869522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Orsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM; Economica, pp. 908 à 909, 2017, Finances Publiques, 2717869522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir constituant international. Du discours politique à la proposition juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalisation du droit constitutionnel et constitutionnalisation du droit international : réflexions sur quelques interactions entre droit constitutionnel et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, PUAM, pp.81-97, 2015, Les cahiers de l'Institut Louis-Favoreu, 978-2-7314-0968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimation des transitions constitutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions constitutionnelles et constitutions « transitionnelles » : quelles solutions pour une meilleure gestion des fins de conflit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp. 165 à 196, 2014, Transition &amp; Justice, 978-2-37032-022-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au regroupement familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Di Manno; Marie-Pierre Élie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étranger : sujets du droit, sujets de droits,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.209-257, 2009, A la croisée des droits, Droit public comparé, droit international et droit européen, 2802726536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’identification des normes en droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pontier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les principes et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213 à 235, 2007, 978-2-7314-0584-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5527,166 +5536,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle électoral de la Commission de Venise du Conseil de l'Europe à l'heure de TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion suite à la présentation du livre de C. Pollmann, &amp;quot;Le totalitarisme informatique&amp;quot;, éditions Le Bord de l'eau, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5696,91 +5705,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques et cadre juridique de l’utilisation de l’IA générative dans le cadre pédagogique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5790,100 +5799,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes à constitutionnalité renforcée. Recherche sur la production du droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Aix-Marseille 3; Faculté de droit Paul Cezanne, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011AIX32074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5893,991 +5902,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution, souveraineté et finances de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Aix-Marseille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04316833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (14)</w:t>
+        <w:t xml:space="preserve">Cours (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du règlement sur l'intelligence artificielle de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Enjeux internationaux de la gouvernance de l'intelligence artificielle, Université de Laval (Québec), Canada. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A presentation of the AI Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Raphaël Déchaux, Strasbourg, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la régulation juridique de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Information Systems Lifecycle Conferences,, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence and the protection of fundamental rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Rights and democracy: the multilevel protection of fundamental rights and the role of constitutional and European courts, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial recognition and protection of fundamental rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Rights and democracy: the multilevel protection of fundamental rights and the role of constitutional and European courts, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation éthique et juridique de l’IA : le cas des IA génératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Webinaire IA : élaborer une stratégie éthique pour l'usage de l'IA en collectivité, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la régulation juridique de l’IA : de la garantie des droits à la protection de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Information Systems Lifecycle Conferences, Nancy, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial recognition technology and protection of fundamental rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Rights and Democracy: The Multilevel Protection of Fundamental Rights and the Role of Constitutional and European Courts, Onlince Conference, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence and fundamental rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. "New" rights, Constitutional Courts and legislative power in the national and European perspectives, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International governance of artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Artificial intelligence and intellectual property, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial recognition technology and protection of fundamental rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. The multilevel protection of fundamental rights and the role of constitutional and European Courts, France. 2023, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Presentation of the AI Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. International governance of Artificial intelligence, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right to a remedy against an automated decision and the European regulatory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. The multilevel protection of fundamental rights and the role of constitutional and European Courts, Rome, France. 2023, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. International governance of Artificial intelligence, France. 2023</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexion critique de la régulation éthique et juridique de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Séminaire critique de l'intelligence artificielle, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. Séminaire critique de l'intelligence artificielle, France. 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regulation of artificial intelligence by the European organizations and the emergence of new fundamental rights in the digital domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Rights and Democracy: the multilevel protection of fundamental rights and the role of Constitutional and European Courts, Sapienza Università di Roma, France. 2022, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6887,236 +6958,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier La régulation internationale de l’IA : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation internationale de l’IA : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bachert-Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambien Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepanov Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7126,105 +7197,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de la jurisprudence constitutionnelle en matière de &amp;quot;cavaliers&amp;quot; entre 1996 et 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7292,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4B4D4E0"/>
+    <w:nsid w:val="2E676CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7523,51 +7594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.053.0241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04444183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04786973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135345v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abdulghani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05136584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04825537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04824328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03639418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03816013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158478v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04050151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-normes-a-constitutionnalite-renforcee-9782275108544.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/letat-de-droit-face-aux-crises-letat-de-droit-crise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-privatisation-de-la-norme-au-prisme-du-droit-compare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Judicial-Review-Fundamental-Rights-and-Rule-of-Law-The-Construction-of-the-European-Constitutional-Identity/Rodomonte-Durst/p/book/9781032888408?srsltid=AfmBOopLIlV4Qv3ecXroovnSg9Cj8tikwlEP9SeRvwwIq6iu5wLCk2pM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04595628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/melanges-lhonneur-richard-ghevontian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04090498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-0335-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04021986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/juges-nationaux-convention-europeenne-droits-lhomme-analyse-rapports-a-travers-experiences-russe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03883473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04779818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pollmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04000247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX32074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04316833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04444272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04566971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04557413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04437283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04034119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04054315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03970140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03815962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03816027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.053.0241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04444183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.053.027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04786973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03586077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135345v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abdulghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05136584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05128724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04825537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04824328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04147001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03639418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03816013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03625981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03158478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04050151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-normes-a-constitutionnalite-renforcee-9782275108544.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/letat-de-droit-face-aux-crises-letat-de-droit-crise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04975283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-privatisation-de-la-norme-au-prisme-du-droit-compare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Judicial-Review-Fundamental-Rights-and-Rule-of-Law-The-Construction-of-the-European-Constitutional-Identity/Rodomonte-Durst/p/book/9781032888408?srsltid=AfmBOopLIlV4Qv3ecXroovnSg9Cj8tikwlEP9SeRvwwIq6iu5wLCk2pM" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04595628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/melanges-lhonneur-richard-ghevontian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967793v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04090498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-0335-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04021986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/juges-nationaux-convention-europeenne-droits-lhomme-analyse-rapports-a-travers-experiences-russe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03883473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04779818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pollmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04000247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AIX32074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04316833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04919582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04444272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04566971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04557413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04437283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04034119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03970140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04054315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03815962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03816027v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambien Nathan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanov Alexandre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03135118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>