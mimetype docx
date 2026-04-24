--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -306,185 +306,185 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559242v1</w:t>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a direct role of GnRHs in the control of spermiogenesis and steroidogenesis in the small-spotted catshark Scyliorhinus canicula</w:t>
+                <w:t xml:space="preserve">Comparison of PGC and Biphenyl stationary phases for the high throughput analysis of DNA epigenetic modifications by UHPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Jeanne</w:t>
+                <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Pilet</w:t>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Yolaine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 368, pp.114734. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1250, pp.124382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2025.114734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048773v1</w:t>
+                <w:t xml:space="preserve">hal-04815736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homologous recombination deficiency (HRD) tests for ovarian cancer: a multicenter French phase II study (HERO)</w:t>
               </w:r>
@@ -598,429 +598,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of PGC and Biphenyl stationary phases for the high throughput analysis of DNA epigenetic modifications by UHPLC-MS/MS</w:t>
+                <w:t xml:space="preserve">Characterization of a direct role of GnRHs in the control of spermiogenesis and steroidogenesis in the small-spotted catshark Scyliorhinus canicula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">Fabian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Stanislas Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Guérin</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1250, pp.124382. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 368, pp.114734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2024.124382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2025.114734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815736v1</w:t>
+                <w:t xml:space="preserve">hal-05048773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
+                <w:t xml:space="preserve">UHPLC-MS/MS method for the quantification of ultra-traces of irinotecan and its metabolites in red blood cells and plasma to detect caregivers' contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Evenden</w:t>
+                <w:t xml:space="preserve">Simon Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lecluse</w:t>
+                <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Gac</w:t>
+                <w:t xml:space="preserve">Stephanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">Hubert Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
+              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.236-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dta.3539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670593v1</w:t>
+                <w:t xml:space="preserve">hal-04420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHPLC-MS/MS method for the quantification of ultra-traces of irinotecan and its metabolites in red blood cells and plasma to detect caregivers' contamination</w:t>
+                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rodier</w:t>
+                <w:t xml:space="preserve">P Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Lorant</w:t>
+                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
+                <w:t xml:space="preserve">Y Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lagadu</w:t>
+                <w:t xml:space="preserve">A C Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Benoist</w:t>
+                <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Testing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.236-246. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dta.3539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420341v1</w:t>
+                <w:t xml:space="preserve">hal-04670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood contamination of the pharmaceutical staff by irinotecan and its two major metabolites inside and outside a compounding unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonnich Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,64 +1538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the blood of a surgeon performing HIPEC contaminated by irinotecan, its major metabolites and platinum compounds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Saint-Lorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,291 +2064,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
+                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Clerge</w:t>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lopez</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Drifa Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296899v1</w:t>
+                <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
+                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Adeline Clerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifa Adouane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318016v1</w:t>
+                <w:t xml:space="preserve">hal-02296899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasminogen Activator Inhibitor-1 (PAI-1) deficiency predisposes to depression and resistance to treatments</w:t>
               </w:r>
@@ -2748,64 +2748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is hyperthermic intraperitoneal chemotherapy (HIPEC) safe for healthcare workers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,4871 +3010,5147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic-non-covalent dual approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.12182⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593458v1</w:t>
+                <w:t xml:space="preserve">hal-05588615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of enzyme-coupled magnetic nanoparticles for studying the spectra of unusual substrates of mushroom tyrosinase by direct surface-assisted laser desorption/ionisation and high-resolution electrospray ionisation quadrupole-quadrupole-time-of-flight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
+                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic-non-covalent dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6978⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593456v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Coupled Nanoparticles-Assisted Laser Desorption Ionization Mass Spectrometry for Searching for Low-Mass Inhibitors of Enzymes in Complex Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic–non‐covalent dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">J.‐m. Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-014-0826-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465971v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.66-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Wave Sensor Based on Thin Film Molecularly Imprinted Polymer: Study of VOCs Adsorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enzyme-Coupled Nanoparticles-Assisted Laser Desorption Ionization Mass Spectrometry for Searching for Low-Mass Inhibitors of Enzymes in Complex Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.538-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-014-0826-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241891v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of molecularly imprinted polymers using 2′,3′,5′-tri-O-acyluridines as templates for pyrimidine nucleoside recognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Favetta</w:t>
+                <w:t xml:space="preserve">Love Wave Sensor Based on Thin Film Molecularly Imprinted Polymer: Study of VOCs Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.118-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593455v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of monolithic capillary electrochromatography and micellar electrokinetic chromatography for the separation of polycyclic aromatic hydrocarbons</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of molecularly imprinted polymers using 2′,3′,5′-tri-O-acyluridines as templates for pyrimidine nucleoside recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Lettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (25), pp.6275-6284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8017-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03593454v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of computational methods, adsorption isotherms and selectivity tests for the conception of a mixed non-covalent–semi-covalent molecularly imprinted polymer of vanillin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison of monolithic capillary electrochromatography and micellar electrokinetic chromatography for the separation of polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.06.036⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593453v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of enzyme-coupled magnetic nanoparticles for studying the spectra of unusual substrates of mushroom tyrosinase by direct surface-assisted laser desorption/ionisation and high-resolution electrospray ionisation quadrupole-quadrupole-time-of-flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (18), pp.1957-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817577v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847369v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of water-compatible imprinted polymers of in situ produced fructosazine and 2,5-deoxyfructosazine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combination of computational methods, adsorption isotherms and selectivity tests for the conception of a mixed non-covalent–semi-covalent molecularly imprinted polymer of vanillin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Puzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.07.035⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 790, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593450v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ One-Step Method for Synthesis of “Click”-Functionalized Monolithic Stationary Phase for Capillary Electrochromatography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201100526⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.563-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2013.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03593449v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-flow step gradient mass spectrometry based method for the determination of kinetic parameters of immobilized mushroom tyrosinase in equilibrating conditions: comparison with free enzyme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of water-compatible imprinted polymers of in situ produced fructosazine and 2,5-deoxyfructosazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maunit</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.5268⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.816-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593448v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In Situ One-Step Method for Synthesis of “Click”-Functionalized Monolithic Stationary Phase for Capillary Electrochromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (24), pp.2700-2707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201100526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593446v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Continuous-flow step gradient mass spectrometry based method for the determination of kinetic parameters of immobilized mushroom tyrosinase in equilibrating conditions: comparison with free enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Salwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (23), pp.3549-3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758324v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a chemometric approach in understanding the retention behaviour of three columns in hydrophilic interaction liquid chromatography: Application to the separation of glycerol carbonate, glycerol and urea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Fauduet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.02.021⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593447v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 663 (2), pp.190-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660500v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imprinting of AMP by an ionic-noncovalent dual approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interest of a chemometric approach in understanding the retention behaviour of three columns in hydrophilic interaction liquid chromatography: Application to the separation of glycerol carbonate, glycerol and urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Fauduet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.200900226⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4-5), pp.1281-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593445v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous enantioselective determination of fenamiphos and its two metabolites in soil sample by CE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (16), pp.2931-2939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200800697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity improvement by using contactless conductivity rather than indirect UV detection for the determination of enantiomeric purity of amines by CE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular imprinting of AMP by an ionic-noncovalent dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200800316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (19), pp.3285-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200900226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593443v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adenosine-5′-monophosphate uptake by water-compatible molecularly imprinted polymer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of water, sediment, and plants for the monitoring of antibiotics: a case study on a river dedicated to fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.496-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/08-238.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593439v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of optical and chemical purities of a drug with two chiral centers by liquid chromatography-circular dichroism detection on a non-chiral stationary phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Sensitivity improvement by using contactless conductivity rather than indirect UV detection for the determination of enantiomeric purity of amines by CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.487-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200800316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593441v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer of 5-methyluridine for solid-phase extraction of pyrimidine nucleoside cancer markers in urine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chiral analysis of milnacipran by a nonchiral HPLC - circular dichroism: Improvement of the linearity of dichroic response by temperature control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.08.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (16-17), pp.3009-3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200800291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593440v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral analysis of milnacipran by a nonchiral HPLC - circular dichroism: Improvement of the linearity of dichroic response by temperature control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Simultaneous determination of optical and chemical purities of a drug with two chiral centers by liquid chromatography-circular dichroism detection on a non-chiral stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.200800291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1206 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593438v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer of 5-methyluridine for solid-phase extraction of pyrimidine nucleoside cancer markers in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jégourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Delepee</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (19), pp.8932-8939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660414v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry Based Methods for Analysis of Nucleosides as Antiviral Drugs and Potential Tumor Biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Selective adenosine-5′-monophosphate uptake by water-compatible molecularly imprinted polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jégourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deville-Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15257770701544336⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 616 (2), pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593436v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of very low enantiomeric impurity of efaroxan using a dual cyclodextrin system by capillary electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Validation of a method using an achiral liquid chromatography sorbent and a circular dichroism detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.04.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1141 (2), pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593435v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity improvement of circular dichroism detection in HPLC by using a low-pass electronic noise filter: Application to the enantiomeric determination purity of a basic drug</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Quantification of very low enantiomeric impurity of efaroxan using a dual cyclodextrin system by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20352⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 592 (2), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159609v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a method using an achiral liquid chromatography sorbent and a circular dichroism detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity improvement of circular dichroism detection in HPLC by using a low-pass electronic noise filter: Application to the enantiomeric determination purity of a basic drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lorin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.036⟩</w:t>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593434v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Purification, and Activity of Salidroside</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826070701435079⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593433v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mass Spectrometry Based Methods for Analysis of Nucleosides as Antiviral Drugs and Potential Tumor Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaina Rhourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (10-12), pp.1523-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15257770701544336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670400v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid measurement of 13C-enrichment of acetic, propionic and butyric acids in plasma with solid phase microextraction coupled to gas chromatography–mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.G Nguyen</w:t>
+                <w:t xml:space="preserve">Synthesis, Purification, and Activity of Salidroside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berteina-Rabouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.02.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (14), pp.2069-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826070701435079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03593379v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bryophyte Fontinalis antipyretica Hedw. bioaccumulates oxytetracycline, flumequine and oxolinic acid in the freshwater environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Suivi de la contamination d'une rivière côtière par trois antibiotiques utilisés en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.83-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683395v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a real-time monitoring method for aniline in freshwater by high-performance liquid chromatography on porous graphitic carbon/electrospray ionization tandem mass spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid measurement of 13C-enrichment of acetic, propionic and butyric acids in plasma with solid phase microextraction coupled to gas chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Maume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.1526⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 512 (2), pp.305-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593432v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-paired solid phase extraction as a sample preparation strategy for the high-performance liquid chromatographic determination of oxytetracycline in the bryophyte Fontinalis antipyretica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+                <w:t xml:space="preserve">The bryophyte Fontinalis antipyretica Hedw. bioaccumulates oxytetracycline, flumequine and oxolinic acid in the freshwater environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01222-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 322 (1-3), pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593377v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The freshwater moss Fontinalis antipyretica bioaccumulates oxolinic acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Validation of a real-time monitoring method for aniline in freshwater by high-performance liquid chromatography on porous graphitic carbon/electrospray ionization tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (14), pp.1548-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593376v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of oxolinic acid in the bryophyte Fontinalis antipyretica by liquid chromatography with fluorescence detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Pouliquen</w:t>
+                <w:t xml:space="preserve">Ion-paired solid phase extraction as a sample preparation strategy for the high-performance liquid chromatographic determination of oxytetracycline in the bryophyte Fontinalis antipyretica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1570-0232(02)00279-9⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 475 (1-2), pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(02)01222-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593372v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of oxolinic acid in the bryophyte Fontinalis antipyretica by liquid chromatography with fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 775 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-0232(02)00279-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The freshwater moss Fontinalis antipyretica bioaccumulates oxolinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preliminary assays to elucidate the structure of oxytetracycline’s degradation products in sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 748 (2), pp.369-381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-4347(00)00355-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7884,1183 +8160,1179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of DNA adducts formed from aldehydes as biomarkers of oxidative stress effects associated with agricultural work activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Risk Assessment Sciences, Utrecht University, Oct 2025, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
+              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769372v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Guerin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769379v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GtH-independent endocrine GnRH signaling in the testis of the small-spotted catshark Scyliorhinus canicula: a direct ancestral role for GnRH isoforms in the control of spermatogenesis and steroidogenesis in early vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Conference of the European Society for Comparative Endocrinology (CECE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des facteurs de modification épigénétique dans une cohorte de travailleurs agricoles Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ANALYTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846734v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of human urine by UHPLC-HRMS/MS : development of a general method and optimisation of the workflow from the sample preparation to the statistical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846745v1</w:t>
+                <w:t xml:space="preserve">hal-03846511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological indicators of occupational exposures and related effects in farmers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’école doctorale EDnBISE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846511v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9079,354 +9351,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Catro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès ANALYTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769507v1</w:t>
+                <w:t xml:space="preserve">hal-03846734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la composition des phases mobiles d’une méthode d’analyse métabolomique UHPLC-HRMS/MS de l’urine Humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club de Chromatographie Ouest Atlantique, Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de biomarqueurs d’exposition aux pesticides dans une biothèque agricole professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Enseignants de Sciences Analytiques de Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization by UHPLC-MS/MS of DNA adducts from 4 oxy-PAHs for the evaluation of their genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9448,106 +9724,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie pour le criblage de l’exposition humaine à des composés génotoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9569,530 +9845,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Chromatographie Val-de-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Agasse; Pascal Cardinaël, Jun 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la génotoxicité/mutagénicité du naphtalène par la formation d’adduits entre la 1,2-naphthoquinone et l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFTG-SPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicité et génotoxicité des oxy-HAP pour les cellules pulmonaires humaines BEAS-2B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Club Jeunes de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par UHPLC-MS/MS des profils d’adduit à l’ADN pour l’évaluation de la génotoxicité des polluants aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club chromatographie Val-de-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raphaël Delépée, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation préclinique de nanoémulsions polyvalentes comme vecteurs d’un nouvel inhibiteur de Mcl-1, le Pyridoclax : application au traitement des cancers de l’ovaire (PYRINANO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10émes journées scientifiques du cancéropole nord-ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10100,124 +10376,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,103 +10522,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938314v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,103 +10647,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954368v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10475,244 +10751,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of a Love wave sensor to thin film molecularly imprinted polymers for nucleosides analogs detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kristulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE International Conference on Nano/Micro Engineered and Molecular Systems (IEEE NEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Suzhou, China. pp.550-553, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEMS.2013.6559790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love wave sensor based on thin film molecularly imprinted polymer : MIP layer morphology and nucleosides analogs detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10721,123 +10997,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Baltimore, United States. ID 7218, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SH-SAW Sensing System based on thin film molecularly imprinted polymer: Study of Volatile organic compounds adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10846,597 +11122,597 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of a Love wave sensor and thin film of molecularly imprinted polymers for nucleotide detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer thin film applied to a Love wave sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique NAMIS (International Research Group -Nano Micro Systems-)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of gaseous compounds adsorption with a Love wave sensor based on molecularly imprinted polymer thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Omar-Aouled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The freshwater bryophyte Fontinalis antipyretica bioaccumulates the antibacterial drugs oxolinic acid, flumequine and oxytetracycline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de l’EAVPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbonne, Portugal. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11446,1445 +11722,1445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between occupational agricultural exposures and epigenetic modifications in DNA from granulocytes in a french agricultural worker population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des conditions d’extraction et de séparation chromatographique pour l’analyse métabolomique de la salive humaine par UHPLC-MS/MS en mode HILIC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lahogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Largilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Nee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769338v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des conditions d’extraction et de séparation chromatographique pour l’analyse métabolomique de la salive humaine par UHPLC-MS/MS en mode HILIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632974v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode d’analyse du zirame par LC-MS/MS pour les mesures d’exposition des agriculteurs lors du nettoyage des semoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification d’une phase stationnaire de carbone graphitique poreux (PGC) pour l’analyse robuste à haut débit de marqueurs épigénétiques chez l’Homme par HPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poppy Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ANALYTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846429v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to scale up a method from low throughput to high throughput for the quantification of 16 nucleosides? Lesson from experience.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Does enrichment of the breeding environment have an impact on the emotional state of the common cuttlefish Sepia officinalis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Peyrafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ANALYTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress of Neuroethology-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonnes (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846446v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does enrichment of the breeding environment have an impact on the emotional state of the common cuttlefish Sepia officinalis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+                <w:t xml:space="preserve">The challenge to produce robust data in UHPLC-HRMS/MS based metabolomics for molecular epidemiology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez-Piffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Neuroethology-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonnes (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congrès ANALYTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037327v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS pour la recherche de biomarqueurs : optimisation des paramètres de séparation et de traitement des données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEP 2021 14ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage simultané de 25 hormones stéroïdiennes par UHPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP21 : 14éme Congrès Francophone sur les Sciences Séparatives et les Couplages de l 'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation par UHPLC-MS/MS d’adduits entre l’ADN et 7 oxy-HAP pour l’évaluation de leur génotoxicité</w:t>
+                <w:t xml:space="preserve">Study of the genotoxicity of 7 oxy-PAHs: focus on DNA adducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 2019 - 13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EEMGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477612v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the genotoxicity of 7 oxy-PAHs: focus on DNA adducts</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation par UHPLC-MS/MS d’adduits entre l’ADN et 7 oxy-HAP pour l’évaluation de leur génotoxicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEMGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">SEP 2019 - 13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477637v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genotoxicity and mutagenicity of 1,2-naphthoquinone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12906,796 +13182,796 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and quantification by UHPLC-MS/MS of DNA adducts from 5 oxy-PAHs for the evaluation of their genotoxicity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age - a prospective pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Borgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Poddighe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Chromatography ISC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cannes - Mandelieu, France</w:t>
+              <w:t xml:space="preserve">EUROTOX 2018 – 54th Congress of the European Societies of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477589v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exposure of T cells to fine particulate matter and the influence of age - a prospective pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization and quantification by UHPLC-MS/MS of DNA adducts from 5 oxy-PAHs for the evaluation of their genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTOX 2018 – 54th Congress of the European Societies of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Chromatography ISC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cannes - Mandelieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407377v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of genotoxic properties of oxy-PAHs and aldehydes using DNA adducts as a contribution to cancer etiology comprehension in exposome context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
+                <w:t xml:space="preserve">Nouvelle stratégie concernant l’hydrolyse de l’ADN pour l’analyse des adduits dans le contexte de l’exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Francophone sur les Sciences Séparatives et des Couplages de l'AFSEP - SEP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477494v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie concernant l’hydrolyse de l’ADN pour l’analyse des adduits dans le contexte de l’exposome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Clergé</w:t>
+                <w:t xml:space="preserve">Evidences of genotoxic properties of oxy-PAHs and aldehydes using DNA adducts as a contribution to cancer etiology comprehension in exposome context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Alamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone sur les Sciences Séparatives et des Couplages de l'AFSEP - SEP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477460v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Congress of the European Societies of Toxicology - EUROTOX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis and photolysis of four antibacterial agents (oxytetracycline, oxolinic acid, flumequine and florfénicol) in deionized water, seawater and freshwsater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13705,51 +13981,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13801,51 +14077,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13855,1859 +14131,1859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la proposition de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs d’imprégnation populationnelle pour l’oxyde d’éthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bessems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-MPEX-0161, Anses. 2025, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05172835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective : synthèse et conclusions relatives à l’expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel portant sur l’évaluation des indicateurs d’exposition et des recommandations de valeurs limites biologiques et de valeurs biologiques de référence pour le diméthylformamide (DMF) CAS n°68-12-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-MPEX-0138, Anses. 2023, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jos Bessems</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04026099v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnelÉvaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0032, Anses. 2022, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03888867v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04000877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ndaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Viau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sami Haddad</w:t>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04009298v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04026099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnelÉvaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0032, Anses. 2022, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04000877v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03888867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour le trichloroéthylène (n° CAS 79-01-6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2013-SA-0105, Anses. 2021, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03880660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Elefant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0214, Anses. 2021, 241 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel. Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs biologiques de référence pour le 2-méthoxy-1-propanol (n° CAS 1589-47-5) et l’acétate de 2-méthoxypropyle (n° CAS 70657-70-4).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Hopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Noisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2012-SA-0073, Anses. 2021, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03878297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954400v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954399v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15717,100 +15993,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir dans l'environnement dulçaquicole de l'oxytétracycline, l'acide oxolinique et la fluméquine, antibiotiques utilisés en thérapeutique piscicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Nantes, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00353666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15820,177 +16096,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP Functionalized Love Wave Sensor for Detection of 4-AP Organic Compound in Turbid Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asawari Choudhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-4, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16058,51 +16334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFCC2CEF"/>
+    <w:nsid w:val="733AEA37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16289,51 +16565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-delepee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-1268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070295069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114734" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Party" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Dujarrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0807-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneuret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agrofoglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6WC6JF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwi&#324;ski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSRNDQZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0826-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lettieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8017-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB1NXH9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vidal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.06.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JWNTMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.07.035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPD8Z10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100526" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5Z4ZP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593448v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5268" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KB2T5GSC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourdinier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.02.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J4LQBC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200900226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4K31Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur-Lorin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800697" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C3EA661497E97B8A0BBB54EA1B8CE4D739C5F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800316" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLWC38HH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J&#233;gourel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville-Bonne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFSDV2Q6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Adamczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZFR314-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.08.063" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C69D6WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593438v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ribet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800291" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TLH2565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593436v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bezy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Rhourri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701544336" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593435v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.04.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4S8TDMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20352" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXN2Q3V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS9JLRCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Rabouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darnault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070701435079" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593379v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Bizec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.02.054" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9LV4K9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1526" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6H16XN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01222-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2CBRX8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delepee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pouliquen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-0232(02)00279-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NC8MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548678v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(00)00355-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8P1NMJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477691v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477659v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477676v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827005v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Morvan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769338v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04037327v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828826v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248527v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353666v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483085v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325295" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-delepee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-1268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070295069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Party" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Dujarrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0807-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneuret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agrofoglio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6WC6JF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Seigneuret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwi&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0826-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lettieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8017-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB1NXH9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6978" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSRNDQZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.06.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JWNTMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.07.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPD8Z10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100526" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5Z4ZP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5268" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KB2T5GSC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourdinier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.02.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J4LQBC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur-Lorin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800697" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C3EA661497E97B8A0BBB54EA1B8CE4D739C5F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200900226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4K31Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800316" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLWC38HH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ribet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800291" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TLH2565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593441v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Adamczyk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZFR314-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J&#233;gourel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.08.063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C69D6WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593439v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville-Bonne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFSDV2Q6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.036" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS9JLRCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4S8TDMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20352" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXN2Q3V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bezy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Rhourri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701544336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Rabouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darnault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070701435079" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Bizec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.02.054" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9LV4K9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1526" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6H16XN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01222-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2CBRX8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delepee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pouliquen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-0232(02)00279-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NC8MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(00)00355-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8P1NMJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477691v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477676v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769338v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04037327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477494v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828826v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353666v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325295" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>