--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1666,291 +1666,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does equipment change impact blood contamination with irinotecan and its two major metabolites in a centralized cytotoxic pharmacy unit?</w:t>
+                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Benoist</w:t>
+                <w:t xml:space="preserve">A.C. Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Breuil</w:t>
+                <w:t xml:space="preserve">S. Hedir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Le Neindre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">M. Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Saint-Lorant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1078155220905013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587, pp.119655 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593460v1</w:t>
+                <w:t xml:space="preserve">hal-03492393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridoclax-loaded nanoemulsion for enhanced anticancer effect on ovarian cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does equipment change impact blood contamination with irinotecan and its two major metabolites in a centralized cytotoxic pharmacy unit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hedir</w:t>
+                <w:t xml:space="preserve">H Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Since</w:t>
+                <w:t xml:space="preserve">C Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brotin</w:t>
+                <w:t xml:space="preserve">B Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-B. Weiswald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Saint-Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 587, pp.119655 -. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (8), pp.1823-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1078155220905013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492393v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validated UHPLC-MS/MS method for simultaneous quantification of 9 exocyclic DNA adducts induced by 8 aldehydes</w:t>
               </w:r>
@@ -2064,291 +2064,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
+                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+                <w:t xml:space="preserve">Adeline Clerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lhuissier</w:t>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifa Adouane</w:t>
+                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318016v1</w:t>
+                <w:t xml:space="preserve">hal-02296899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxy-PAHs: occurrence in the environment and potential genotoxic/mutagenic risk assessment for human health</w:t>
+                <w:t xml:space="preserve">The Antitumoral Effect of the S-Adenosylhomocysteine Hydrolase Inhibitor, 3-Deazaneplanocin A, is Independent of EZH2 but is Correlated with EGFR Downregulation in Chondrosarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Clerge</w:t>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Le Goff</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lopez</w:t>
+                <w:t xml:space="preserve">Eva Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Ledauphin</w:t>
+                <w:t xml:space="preserve">Drifa Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (4), pp.731-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408444.2019.1605333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33594/000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296899v1</w:t>
+                <w:t xml:space="preserve">hal-02318016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasminogen Activator Inhibitor-1 (PAI-1) deficiency predisposes to depression and resistance to treatments</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356195v1</w:t>
+                <w:t xml:space="preserve">hal-05588615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t>
               </w:r>
@@ -3120,139 +3120,139 @@
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588615v1</w:t>
+                <w:t xml:space="preserve">hal-01356195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic-non-covalent dual approach</w:t>
+                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic–non‐covalent dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Seigneuret</w:t>
+                <w:t xml:space="preserve">J.‐m. Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Agrofoglio</w:t>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (2), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ics.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3262,139 +3262,139 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593458v1</w:t>
+                <w:t xml:space="preserve">hal-05588620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic–non‐covalent dual approach</w:t>
+                <w:t xml:space="preserve">Synthesis of a molecularly imprinted polymer to isolate glucosamine from plant extracts by an ionic-non-covalent dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐m. Seigneuret</w:t>
+                <w:t xml:space="preserve">J.-M. Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
+                <w:t xml:space="preserve">L. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (2), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ics.12182⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3404,81 +3404,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588620v1</w:t>
+                <w:t xml:space="preserve">hal-03593458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,51 +3749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), pp.118-122</w:t>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 149 (2), pp.37-42</w:t>
@@ -5062,51 +5062,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593446v1</w:t>
+                <w:t xml:space="preserve">hal-04758324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis procedure for the simultaneous analysis and stoichiometry determination of a drug and its counter-ion by using dual-opposite end injection and contactless conductivity detection: Application to labetalol hydrochloride</w:t>
               </w:r>
@@ -5204,51 +5204,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758324v1</w:t>
+                <w:t xml:space="preserve">hal-03593446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a chemometric approach in understanding the retention behaviour of three columns in hydrophilic interaction liquid chromatography: Application to the separation of glycerol carbonate, glycerol and urea</w:t>
               </w:r>
@@ -5851,431 +5851,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral analysis of milnacipran by a nonchiral HPLC - circular dichroism: Improvement of the linearity of dichroic response by temperature control</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of optical and chemical purities of a drug with two chiral centers by liquid chromatography-circular dichroism detection on a non-chiral stationary phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+                <w:t xml:space="preserve">Michèle Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (16-17), pp.3009-3014. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1206 (2), pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.200800291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593438v1</w:t>
+                <w:t xml:space="preserve">hal-03593441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of optical and chemical purities of a drug with two chiral centers by liquid chromatography-circular dichroism detection on a non-chiral stationary phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer of 5-methyluridine for solid-phase extraction of pyrimidine nucleoside cancer markers in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jégourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.08.004⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (19), pp.8932-8939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593441v1</w:t>
+                <w:t xml:space="preserve">hal-03593440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer of 5-methyluridine for solid-phase extraction of pyrimidine nucleoside cancer markers in urine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jégourel</w:t>
+                <w:t xml:space="preserve">Chiral analysis of milnacipran by a nonchiral HPLC - circular dichroism: Improvement of the linearity of dichroic response by temperature control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lecoeur-Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (19), pp.8932-8939. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (16-17), pp.3009-3014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.08.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200800291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593440v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective adenosine-5′-monophosphate uptake by water-compatible molecularly imprinted polymer</w:t>
               </w:r>
@@ -6287,51 +6287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jégourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deville-Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,703 +6397,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a method using an achiral liquid chromatography sorbent and a circular dichroism detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Spectrometry Based Methods for Analysis of Nucleosides as Antiviral Drugs and Potential Tumor Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lorin</w:t>
+                <w:t xml:space="preserve">Vincent Bezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutaina Rhourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.036⟩</w:t>
+              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (10-12), pp.1523-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15257770701544336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593434v1</w:t>
+                <w:t xml:space="preserve">hal-03593436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of very low enantiomeric impurity of efaroxan using a dual cyclodextrin system by capillary electrophoresis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 262 (1), pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03593435v1</w:t>
+                <w:t xml:space="preserve">hal-02660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity improvement of circular dichroism detection in HPLC by using a low-pass electronic noise filter: Application to the enantiomeric determination purity of a basic drug</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Validation of a method using an achiral liquid chromatography sorbent and a circular dichroism detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chir.20352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1141 (2), pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00159609v1</w:t>
+                <w:t xml:space="preserve">hal-03593434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative hydrolysis and photolysis of four antibacterial agents (oxytetracycline oxolinic acid, flumequine and florfenicol) in deionised water, freshwater and seawater under ablotic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Quantification of very low enantiomeric impurity of efaroxan using a dual cyclodextrin system by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 592 (2), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.10.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660414v1</w:t>
+                <w:t xml:space="preserve">hal-03593435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry Based Methods for Analysis of Nucleosides as Antiviral Drugs and Potential Tumor Biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bezy</w:t>
+                <w:t xml:space="preserve">Sensitivity improvement of circular dichroism detection in HPLC by using a low-pass electronic noise filter: Application to the enantiomeric determination purity of a basic drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15257770701544336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593436v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Purification, and Activity of Salidroside</w:t>
               </w:r>
@@ -7239,51 +7239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26, pp.83-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 322 (1-3), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7583,51 +7583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a real-time monitoring method for aniline in freshwater by high-performance liquid chromatography on porous graphitic carbon/electrospray ionization tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7796,238 +7796,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of oxolinic acid in the bryophyte Fontinalis antipyretica by liquid chromatography with fluorescence detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The freshwater moss Fontinalis antipyretica bioaccumulates oxolinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delepee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Pouliquen</w:t>
+                <w:t xml:space="preserve">S Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593372v1</w:t>
+                <w:t xml:space="preserve">hal-03593376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The freshwater moss Fontinalis antipyretica bioaccumulates oxolinic acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+                <w:t xml:space="preserve">Determination of oxolinic acid in the bryophyte Fontinalis antipyretica by liquid chromatography with fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 775 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-0232(02)00279-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593376v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary assays to elucidate the structure of oxytetracycline’s degradation products in sediments</w:t>
               </w:r>
@@ -8293,269 +8293,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
+                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Guerin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769379v1</w:t>
+                <w:t xml:space="preserve">hal-04769372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
+                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
+              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769372v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t>
               </w:r>
@@ -8567,51 +8567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,243 +9135,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769507v1</w:t>
+                <w:t xml:space="preserve">hal-03846552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode générale d’analyse métabolomique de l’urine humaine par UHPLC-HRMS/MS</w:t>
+                <w:t xml:space="preserve">Optimisation d’une méthode HPLC-MS/MS d’analyse robuste de marqueurs épigénétiques par la modification d’une phase stationnaire de carbone graphite poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Lyonnais de chromatographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, online, France</w:t>
+              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846552v1</w:t>
+                <w:t xml:space="preserve">hal-04769507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adductomics: How DNA adducts can be useful tools from toxicology to exposome determination</w:t>
               </w:r>
@@ -10443,51 +10443,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
+                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
@@ -10522,97 +10522,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954368v1</w:t>
+                <w:t xml:space="preserve">hal-00938314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
@@ -10647,73 +10647,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938314v1</w:t>
+                <w:t xml:space="preserve">hal-00954368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosides analogs recognition by Molecularly Imprinted Polymer- coated Love wave sensor</w:t>
               </w:r>
@@ -11010,51 +11010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Baltimore, United States. ID 7218, 4p</w:t>
@@ -11135,51 +11135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Symposium on Microelectronics Technology and Devices (SBMicro 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Curitiba, Brazil. pp.32-35</w:t>
@@ -11372,51 +11372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11510,51 +11510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
@@ -11635,51 +11635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlle Larhantec-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de l’EAVPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbonne, Portugal. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13491,247 +13491,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie concernant l’hydrolyse de l’ADN pour l’analyse des adduits dans le contexte de l’exposome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Clergé</w:t>
+                <w:t xml:space="preserve">Evidences of genotoxic properties of oxy-PAHs and aldehydes using DNA adducts as a contribution to cancer etiology comprehension in exposome context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Alamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès Francophone sur les Sciences Séparatives et des Couplages de l'AFSEP - SEP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477460v1</w:t>
+                <w:t xml:space="preserve">hal-02477494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of genotoxic properties of oxy-PAHs and aldehydes using DNA adducts as a contribution to cancer etiology comprehension in exposome context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lechevrel</w:t>
+                <w:t xml:space="preserve">Nouvelle stratégie concernant l’hydrolyse de l’ADN pour l’analyse des adduits dans le contexte de l’exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès Francophone sur les Sciences Séparatives et des Couplages de l'AFSEP - SEP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477494v1</w:t>
+                <w:t xml:space="preserve">hal-02477460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban air pollution fine particulate matter exposure: Biomarkers of carcinogenesis modulated by people ageing</w:t>
               </w:r>
@@ -13894,51 +13894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15243,51 +15243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15359,57 +15359,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15457,81 +15457,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954399v1</w:t>
+                <w:t xml:space="preserve">hal-00954400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,81 +15579,81 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954400v1</w:t>
+                <w:t xml:space="preserve">hal-00954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15731,51 +15731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15853,51 +15853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16334,51 +16334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733AEA37"/>
+    <w:nsid w:val="5AB26BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16565,51 +16565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-delepee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-1268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070295069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Party" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Dujarrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0807-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneuret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agrofoglio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6WC6JF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Seigneuret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwi&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0826-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lettieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8017-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB1NXH9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6978" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSRNDQZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.06.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JWNTMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.07.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPD8Z10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100526" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5Z4ZP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5268" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KB2T5GSC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourdinier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.02.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J4LQBC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur-Lorin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800697" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C3EA661497E97B8A0BBB54EA1B8CE4D739C5F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200900226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4K31Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800316" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLWC38HH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ribet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800291" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TLH2565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593441v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Adamczyk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZFR314-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J&#233;gourel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.08.063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C69D6WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593439v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville-Bonne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFSDV2Q6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.036" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS9JLRCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.04.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4S8TDMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159609v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20352" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXN2Q3V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bezy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Rhourri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701544336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Rabouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darnault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070701435079" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Bizec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.02.054" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9LV4K9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1526" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6H16XN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01222-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2CBRX8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593372v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delepee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pouliquen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-0232(02)00279-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NC8MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(00)00355-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8P1NMJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477691v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477676v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769338v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04037327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477494v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828826v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353666v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325295" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-delepee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-1268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070295069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2024.124382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leheurteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Theret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquesoone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14423-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Groo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Since" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-B. Weiswald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2019.1605333" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lhuissier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Adouane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33594/000000168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Party" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Dujarrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;bert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lenoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0807-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Zallouha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poddighe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.831" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7PKJPCT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rangama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fournier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.08.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Palix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2017.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Seigneuret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12182" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6WC6JF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Seigneuret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agrofoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465971v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwi&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maunit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0826-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Omar-Aouled" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lettieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8017-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.01.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB1NXH9R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6978" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSRNDQZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Agrofoglio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.06.036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34JWNTMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2013.0207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seigneuret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.07.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPD8Z10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593449v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100526" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q5Z4ZP4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5268" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KB2T5GSC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lascaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5H8XFNB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourdinier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.02.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J4LQBC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecoeur-Lorin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800697" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2C3EA661497E97B8A0BBB54EA1B8CE4D739C5F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200900226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV4K31Q9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lle Larhantec-Verdier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/08-238.1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GFWBSQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200800316" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLWC38HH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Adamczyk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.08.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZFR314-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J&#233;gourel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.08.063" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C69D6WT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ribet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800291" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TLH2565-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593439v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deville-Bonne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFSDV2Q6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bezy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Rhourri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770701544336" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.10.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH8BWTFX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593434v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.036" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS9JLRCZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.04.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4S8TDMT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159609v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20352" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXN2Q3V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593433v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berteina-Rabouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lamy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darnault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070701435079" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Moreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maume" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Bizec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.02.054" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG9LV4K9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.09.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLSQNLJV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593432v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1526" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1T6H16XN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(02)01222-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2CBRX8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593372v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delepee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pouliquen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-0232(02)00279-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0NC8MRJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(00)00355-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8P1NMJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769517v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477691v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477676v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hedir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772051v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kristulja" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2013.6559790" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954371v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954370v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769338v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04055768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lanson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pompili" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Griveau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04056052v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04037327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomasse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846429v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03451102v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03560514v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Poddighe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477494v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477460v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411879v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828826v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353666v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asawari Choudhari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Sadli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325295" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>