--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël DEMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’art médiéval dans l’Occident chrétien (IVe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Iconographie paléochrétienne et altomédiévale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts figurés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décors monumentaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations entre architecture, écrit et image</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Légitimation d’une autorité par l’image</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bourse de recherche d’un mois à l’École Française d’Athènes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bourse de recherche d’un mois à la Casa de Velázquez, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011, 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deux bourses de recherche d’un mois à l’École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en histoire de l'art médiéval, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix : Etude d’une iconographie cultuelle et funéraire autour du Bassin méditerranéen (IVe-XIIe siècle),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté, Ecole Doctorale SEPT, Centre Georges Chevrier UMR 7366.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 Recherche Mondes Anciens et Médiévaux, parcours Études Médiévales, spécialité histoire de l'art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème iconographique du paon entre les IVe-Ve siècles et le XIIe siècle à Rome, Ravenne et dans l’espace italo-lombard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 Recherche Mondes Anciens et Médiévaux, parcours Études Médiévales, spécialité histoire de l'art, Le thème iconographique du paon entre les IVe-Ve siècles et le XIIe siècle à Rome et dans l'espace urbain des grandes basiliques romaines, mémoire sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en histoire de l'art et archéologie, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé de cours, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé de cours, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d’événements scientifiques, diffusion de la recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de journées d’études internationales « Les animaux comme matrices mnémotechniques et exégétiques de l’Antiquité au XVIe siècle ». Organisateurs : Raphaël Demès, Angélique Ferrand, Antoine Paris, Naïs Virenque ; 08/10/21, IRHiS, Université de Lille et 22/06/22, GEMCA, Université catholique de Louvain à Louvain-la-Neuve.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de journées d’études doctorales du séminaire des doctorants Mondes anciens et médiévaux Dokima, « Interroger les sources. Croisement, gestion et méthodes ». Organisateurs : Vivien Barrière, Raphaël Demès, Pierre-Antoine Lamy, Jonathan Vidal, Université de Bourgogne, 08/11/13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-administrateur du carnet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laetus Diaconus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> hébergé sur Hypothèses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Voyer, Vinni Lucherini, Le livre enluminé médiéval instrument politique, Roma (Viella) 2021, 406 p. (Quaderni Napoletani di Storia dell'Arte Medievale, 6), ISBN 978-88-331-3700-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le griffon et le monstre marin, entre le kētos et le sēnmurv. Réflexions sur les créatures hybrides du chancel de Santa Maria Assunta d’Aquilée (ixe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure pontificale et maquette ecclésiale au cœur de l'abside à Rome (VIe -IXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABside. Rivista di Storia dell’Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/abside/4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paons affrontés dans l’art lombard des viiie‑ixe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dialogue entre l'humain et le divin. Les paroles monumentales à Saint-Clément (1118) et à Sainte-Marie-du-Transtévère (v. 1143) à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La voix à l'époque romane, 2018-2 (627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix. Étude d'une iconographie cultuelle et funéraire dans le Bassin méditerranéen (IVe -XIIe siècles), Compte-rendu de thèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et art de la formule visuelle à Rome sous le pontificat de Pascal Ier (817-824) : l’exemple de la basilique Sainte-Praxède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), http://cem.revues.org/13363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre renaissance et humilité. Réflexions sur la signification ambivalente du paon dans les décors monumentaux de San Pietro de Spolète et de San Clemente de Rome au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité à l’époque romane, 28e colloque international d'art roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Issoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l’église et construire un discours visuel sur l’E/ecclesia. L’évêque Euphrasius et la basilique euphrasienne de Poreč/Parenzo (v. 550) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire l’église-monument par les textes et les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andreas Hartmann-Virnich; Gaëlle Herbert de la Portbarré-Viard, Dec 2022, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Vertu. Réflexions autour de l'iconographie des Vertus et du phénix sur la façade occidentale de Notre-Dame de Paris (1208-1220)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise-Annunziata Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d'Etude : Atelier du pôle 2 Pouvoirs, normes et conflits - La distance à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; IRHiS, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images du paon sur les chapiteaux du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'image à l'époque romane", 51e Journées romanes de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline de Barrau et Olivier Poisson, Jul 2019, Cuxa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Agnes of Rome, the Pope and the “Purpuresque Pavo”: Memory Issues of the Apse Mosaic of Santa Agnese fuori le mura (625-638)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress on Medieval Studies, Kalamazoo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Michigan University, May 2018, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croix imprimée dans le ciel à Naples et à Ravenne (Ve-VIe siècle) : une mise en ordre du champ visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrice et signum. La croix dans la culture médiévale occidentale. Histoire de l’Art et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; IUF; Deutsches Forum für Kunstgeschichte; Centre Georges Chevrier, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paon et la rhétorique des couleurs au sein du manuscrit : Rythme, unité et équilibre dans les Évangiles de Gundohinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color / La couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Medieval Society; Raeleen Chai-Elsholz; Meredith Cohen; Sarah Long; Fanny Madeline; Stephen Molvarec, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image à l’époque romane », Cahiers de Saint-Michel de Cuxa, LI, 2020, Compte-rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Paravicini Bagliani, Le monde symbolique de la papauté. Corps, gestes, images d'Innocent III à Boniface VIII, Firenze (SISMEL -Edizioni del Galluzzo), 2020, XVIII-350 p., 9 n/b ill. (Millennio Medievale, 118. Strumenti e studi. N. S., 46), ISBN 978-88-8450-975-899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.2.89163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Couzin, Right and Left in Early Christian and Medieval Art, Leiden (Brill Academic Publishers) 2021, XXVIII-300 p., 69 b/w & col. ill. (Art and Material Culture in Medieval and Renaissance Europe, 16), ISBN 978-90-04-44825-4, EUR 143,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Denoël, Anne-Orange Poilpré, Sumi Shimahara (dir.), Imago libri. Représentations carolingiennes du livre, Turnhout (Brepols) 2018, 335 p., 26 ill. en n/b, 96 en coul. (Bibliologia. Elementa ad librorum studia pertinentia, 47)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2019.3.66321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix : étude d'une iconographie cultuelle et funéraire dans le Bassin méditerranéen (IVe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCH019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01761773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël DEMES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’art médiéval dans l’Occident chrétien (IVe-XVe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Iconographie paléochrétienne et altomédiévale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arts figurés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Décors monumentaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations entre architecture, écrit et image</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Légitimation d’une autorité par l’image</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bourse de recherche d’un mois à l’École Française d’Athènes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bourse de recherche d’un mois à la Casa de Velázquez, Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011, 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deux bourses de recherche d’un mois à l’École Française de Rome.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en histoire de l'art médiéval, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix : Etude d’une iconographie cultuelle et funéraire autour du Bassin méditerranéen (IVe-XIIe siècle),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté, Ecole Doctorale SEPT, Centre Georges Chevrier UMR 7366.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 Recherche Mondes Anciens et Médiévaux, parcours Études Médiévales, spécialité histoire de l'art, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème iconographique du paon entre les IVe-Ve siècles et le XIIe siècle à Rome, Ravenne et dans l’espace italo-lombard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 Recherche Mondes Anciens et Médiévaux, parcours Études Médiévales, spécialité histoire de l'art, Le thème iconographique du paon entre les IVe-Ve siècles et le XIIe siècle à Rome et dans l'espace urbain des grandes basiliques romaines, mémoire sous la direction de Daniel Russo, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en histoire de l'art et archéologie, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé de cours, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER, Université de Lille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chargé de cours, Université de Bourgogne Franche-Comté.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation d’événements scientifiques, diffusion de la recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de journées d’études internationales « Les animaux comme matrices mnémotechniques et exégétiques de l’Antiquité au XVIe siècle ». Organisateurs : Raphaël Demès, Angélique Ferrand, Antoine Paris, Naïs Virenque ; 08/10/21, IRHiS, Université de Lille et 22/06/22, GEMCA, Université catholique de Louvain à Louvain-la-Neuve.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de journées d’études doctorales du séminaire des doctorants Mondes anciens et médiévaux Dokima, « Interroger les sources. Croisement, gestion et méthodes ». Organisateurs : Vivien Barrière, Raphaël Demès, Pierre-Antoine Lamy, Jonathan Vidal, Université de Bourgogne, 08/11/13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-administrateur du carnet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laetus Diaconus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> hébergé sur Hypothèses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Voyer, Vinni Lucherini, Le livre enluminé médiéval instrument politique, Roma (Viella) 2021, 406 p. (Quaderni Napoletani di Storia dell'Arte Medievale, 6), ISBN 978-88-331-3700-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (1), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le griffon et le monstre marin, entre le kētos et le sēnmurv. Réflexions sur les créatures hybrides du chancel de Santa Maria Assunta d’Aquilée (ixe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure pontificale et maquette ecclésiale au cœur de l'abside à Rome (VIe -IXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABside. Rivista di Storia dell’Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13125/abside/4840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paons affrontés dans l’art lombard des viiie‑ixe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03118376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dialogue entre l'humain et le divin. Les paroles monumentales à Saint-Clément (1118) et à Sainte-Marie-du-Transtévère (v. 1143) à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La voix à l'époque romane, 2018-2 (627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix. Étude d'une iconographie cultuelle et funéraire dans le Bassin méditerranéen (IVe -XIIe siècles), Compte-rendu de thèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.15911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et art de la formule visuelle à Rome sous le pontificat de Pascal Ier (817-824) : l’exemple de la basilique Sainte-Praxède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), http://cem.revues.org/13363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre renaissance et humilité. Réflexions sur la signification ambivalente du paon dans les décors monumentaux de San Pietro de Spolète et de San Clemente de Rome au XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal et animalité à l’époque romane, 28e colloque international d'art roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Issoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bâtir l’église et construire un discours visuel sur l’E/ecclesia. L’évêque Euphrasius et la basilique euphrasienne de Poreč/Parenzo (v. 550) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire l’église-monument par les textes et les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andreas Hartmann-Virnich; Gaëlle Herbert de la Portbarré-Viard, Dec 2022, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et Vertu. Réflexions autour de l'iconographie des Vertus et du phénix sur la façade occidentale de Notre-Dame de Paris (1208-1220)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise-Annunziata Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d'Etude : Atelier du pôle 2 Pouvoirs, normes et conflits - La distance à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille; IRHiS, Oct 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05527186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images du paon sur les chapiteaux du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'image à l'époque romane", 51e Journées romanes de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caroline de Barrau et Olivier Poisson, Jul 2019, Cuxa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint Agnes of Rome, the Pope and the “Purpuresque Pavo”: Memory Issues of the Apse Mosaic of Santa Agnese fuori le mura (625-638)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress on Medieval Studies, Kalamazoo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Western Michigan University, May 2018, Kalamazoo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croix imprimée dans le ciel à Naples et à Ravenne (Ve-VIe siècle) : une mise en ordre du champ visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrice et signum. La croix dans la culture médiévale occidentale. Histoire de l’Art et Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; IUF; Deutsches Forum für Kunstgeschichte; Centre Georges Chevrier, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paon et la rhétorique des couleurs au sein du manuscrit : Rythme, unité et équilibre dans les Évangiles de Gundohinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color / La couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Medieval Society; Raeleen Chai-Elsholz; Meredith Cohen; Sarah Long; Fanny Madeline; Stephen Molvarec, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Couzin, Right and Left in Early Christian and Medieval Art, Leiden (Brill Academic Publishers) 2021, XXVIII-300 p., 69 b/w & col. ill. (Art and Material Culture in Medieval and Renaissance Europe, 16), ISBN 978-90-04-44825-4, EUR 143,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.1.87450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’image à l’époque romane », Cahiers de Saint-Michel de Cuxa, LI, 2020, Compte-rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Paravicini Bagliani, Le monde symbolique de la papauté. Corps, gestes, images d'Innocent III à Boniface VIII, Firenze (SISMEL -Edizioni del Galluzzo), 2020, XVIII-350 p., 9 n/b ill. (Millennio Medievale, 118. Strumenti e studi. N. S., 46), ISBN 978-88-8450-975-899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2022.2.89163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Denoël, Anne-Orange Poilpré, Sumi Shimahara (dir.), Imago libri. Représentations carolingiennes du livre, Turnhout (Brepols) 2018, 335 p., 26 ill. en n/b, 96 en coul. (Bibliologia. Elementa ad librorum studia pertinentia, 47)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2019.3.66321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02520220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du paon et du phénix : étude d'une iconographie cultuelle et funéraire dans le Bassin méditerranéen (IVe-XIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Demès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Bourgogne Franche-Comté, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017UBFCH019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01761773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC49F45"/>
+    <w:nsid w:val="C8985AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F9102370"/>
+    <w:nsid w:val="A444EECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AED91B2C"/>
+    <w:nsid w:val="23FF25AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8FF90F49"/>
+    <w:nsid w:val="176A5E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0BD890CD"/>
+    <w:nsid w:val="E878A02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dem&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/abside/4840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise-Annunziata Neuilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.2.89163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87450" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01761773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCH019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dem&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/abside/4840" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise-Annunziata Neuilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.1.87450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2022.2.89163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2019.3.66321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01761773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCH019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>