--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8985AD1"/>
+    <w:nsid w:val="59030ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A444EECF"/>
+    <w:nsid w:val="BCF72D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23FF25AD"/>
+    <w:nsid w:val="9E08043F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="176A5E56"/>
+    <w:nsid w:val="E4512C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E878A02C"/>
+    <w:nsid w:val="D2E9E210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>