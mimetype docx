--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -66,1657 +66,1774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the Market Started to Collapse or Will It Resist?</w:t>
+                <w:t xml:space="preserve">Fund of Funds (FoF) Construction under the Alliance of PolyModel Theory and Modern Machine Learning Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Kuang</w:t>
+                <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/stats5020023⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Financial Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jfds.2025.1.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929240v1</w:t>
+                <w:t xml:space="preserve">hal-05611571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis risk prediction with concavity from Polymodel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Has the Market Started to Collapse or Will It Resist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Feature Paper Special Issue: Quantitative Finance, 5 (2), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/stats5020023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512676v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempered stable processes with time-varying exponential tails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crisis risk prediction with concavity from Polymodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kum-Hwan Roh</w:t>
+                <w:t xml:space="preserve">Yao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dynamics and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512709v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of wealth inequality in humans and non-humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tempered stable processes with time-varying exponential tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianna K Padilla</w:t>
+                <w:t xml:space="preserve">Young Shin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kum-Hwan Roh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.122962⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2021.1962958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018472v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and Financial Management Article Systemic Risk Indicators Based on Nonlinear PolyModel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comparison of wealth inequality in humans and non-humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan D Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianna K Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jrfm12010002⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.122962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.122962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488592v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the Downside of Active and Passive Strategies: Convexity and Fragilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of portfolio management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (1), pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jpm.2019.1.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to financial crisis indicators based on random matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Risk and Financial Management Article Systemic Risk Indicators Based on Nonlinear PolyModel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxing Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk and Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jrfm12010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021902491850022X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265045v1</w:t>
+                <w:t xml:space="preserve">hal-02488592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Super-Additivity and Estimation Biases of Quantile Contributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An empirical approach to financial crisis indicators based on random matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (03), pp.1850022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021902491850022X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.02.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02488594v1</w:t>
+                <w:t xml:space="preserve">hal-03265045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank Regulation, Risk and Return: Evidence from the Credit and Sovereign Debt Crises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Super-Additivity and Estimation Biases of Quantile Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Andriosopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nassim Nicholas Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 429, pp.252-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2015.02.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161670v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois: credit and liquidity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bank Regulation, Risk and Return: Evidence from the Credit and Sovereign Debt Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Hoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Andriosopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Andriosopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.455-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477998v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whys of the LOIS: Credit Skew and Funding Rates Volatility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mathematical Definition, Mapping, and Detection of (Anti)fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bloomberg Brief / Risk</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.1677-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2013.800219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477891v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Definition, Mapping, and Detection of (Anti)fragility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lois: credit and liquidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Crépey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052645v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Crisis Dynamics: Attempt to Define a Market Instability Indicator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Whys of the LOIS: Credit Skew and Funding Rates Volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Crépey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bloomberg Brief / Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666245v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stress VaR: A New Risk Concept for Extreme Risk and Fund Allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Financial Crisis Dynamics: Attempt to Define a Market Instability Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngna Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilija I. Zovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alternative Investments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jai.2011.13.3.010⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1351-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2011.627880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666234v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The StressVaR: A New Risk Concept for Extreme Risk and Fund Allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The Stress VaR: A New Risk Concept for Extreme Risk and Fund Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilija I Zovko</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija I. Zovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alternative Investments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (3), pp.10-23. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3905/jai.2011.13.3.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488591v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATIC HEDGING OF BARRIER OPTIONS WITH A SMILE: AN INVERSE PROBLEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The StressVaR: A New Risk Concept for Extreme Risk and Fund Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Fursikov</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija I Zovko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alternative Investments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jai.2011.13.3.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2002040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01477102v1</w:t>
+                <w:t xml:space="preserve">hal-02488591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">STATIC HEDGING OF BARRIER OPTIONS WITH A SMILE: AN INVERSE PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Fursikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8, pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2002040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Probability Characteristics of &amp;quot;Downfalls&amp;quot; in a Standard Brownian Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Shiryaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Yor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Probability and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 44 (1), pp.29-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0040585X97977306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,210 +1843,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence for Financial Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2022, Financial Mathematics and Fintech, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97319-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Regulation in the EU: From Resilience to Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan; Springer International Publishing, pp.486, 2017, 978-3-319-44286-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44287-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1939,1699 +2056,1793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repurchase Agreements and the European Sovereign Debt Crises: The Role of European Clearinghouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Armakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabri Boubaker; Duc Khuong Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Global Financial Markets. Transformations, Dependence, and Risk Spillovers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.467-492, 2019, 978-981-3236-64-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813236653_0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital Adequacy, Pro-cyclicality and Systemic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bensoussan; Dominique Guégan; Charles S. Tapiero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Perspectives in Risk Models and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-148, 2015, International Series in Operations Research &amp; Management Science, 978-3-319-07524-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07524-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles mathématiques et crise financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Justens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques : de l'esthétique à l'éthique. Une dimension insoupçonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Editions Pôle Paris, pp.134-139, 2014, Bibliothèque Tangente, 2-8488-4168-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-cyclical Capital Adequacy Rule and the Aversion of Systemic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian de Boissieu; François-Gilles Le Theule; Paolo Bailo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment la régulation financière peut-elle sortir l’Europe de la crise ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENA éditions, 2014, Professionnels De L'europe, 9782111385320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Crisis and Contagion: A Dynamical Systems Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yield Curve Smoothing and Residual Variance of Fixed Income Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Fouque, Joseph A. Langsam. </w:t>
+              <w:t xml:space="preserve">Y. Kabanov, M. Rutkowski, T. Zariphopoulou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on systemic risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/CBO9781139151184.024⟩</w:t>
+              <w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.221-256, 2013, 978-3-319-02069-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02069-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666752v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Curve Smoothing and Residual Variance of Fixed Income Positions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Financial Crisis and Contagion: A Dynamical Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngna Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Y. Kabanov, M. Rutkowski, T. Zariphopoulou. </w:t>
+              <w:t xml:space="preserve">Jean-Pierre Fouque, Joseph A. Langsam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02069-3_10⟩</w:t>
+              <w:t xml:space="preserve">Handbook on systemic risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.453-480, 2013, 9781107023437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139151184.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666751v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pratical Approach to Financial Crisis Indicators Based on Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield Curve Smoothing and Residual Variance of Fixed Income Positions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Super-Additivity and Estimation Biases of Quantile Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Nicholas Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151276v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Risk, excess return and leverage: the LP formula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mathematical Definition, Mapping, and Detection of (Anti)Fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Nicholas Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151376v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Definition, Mapping, and Detection of (Anti)Fragility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yield Curve Smoothing and Residual Variance of Fixed Income Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151340v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whys of the LOIS: Credit Skew and Funding Spread Volatility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extreme Risk, excess return and leverage: the LP formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mikhalevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151315v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Super-Additivity and Estimation Biases of Quantile Contributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Whys of the LOIS: Credit Skew and Funding Spread Volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Crépey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149834v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis Risk Prediction with Concavity from Polymodel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Repurchase agreements and systemic risk in the European sovereign debt crises: the role of European clearing houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Armakola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yao Kuang</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Molteni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018481v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempered Stable Processes with Time Varying Exponential Tails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Young Shin Aaron Kim</w:t>
+                <w:t xml:space="preserve">Crisis Risk Prediction with Concavity from Polymodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kum-Hwan Roh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Douady</w:t>
+                <w:t xml:space="preserve">Yao Kuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018495v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurchase agreements and systemic risk in the European sovereign debt crises: the role of European clearing houses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tempered Stable Processes with Time Varying Exponential Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Shin Aaron Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kum-Hwan Roh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479252v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SABR TYPE STOCHASTIC VOLATILITY OPERATOR IN HILBERT SPACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyu Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport Filtering with Particle Reweighing in Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohruh Miryusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian Flow Simulation of Rare Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohruh Miryusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Precautionary Principle (with Application to the Genetic Modification of Organisms)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Nicholas Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneer Bar-Yam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence in Finance, Volume 1: by Miquel Noguer I. Alonso, Daniel Bloch and David Pacheco Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Paris 1 - Pantheon - Sorbonne. 2025, pp.1029-1030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3778,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Kuang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Douady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats5020023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shin Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kum-Hwan Roh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2021.1962958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan D Chase" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianna K Padilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.122962" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Ye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm12010002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2019.1.112" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kornprobst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491850022X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Nicholas Taleb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.02.038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Hoque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andriosopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Andriosopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Taleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2013.800219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngna Choi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2011.627880" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija I. Zovko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jai.2011.13.3.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija I Zovko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Fursikov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2002040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Shiryaev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0040585X97977306" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97319-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Armakola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813236653_0018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319075235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/handbook-on-systemic-risk/financial-crisis-and-contagion-a-dynamical-systems-approach/6E0944AE3F848CE05D7C88A2ABE71BFA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139151184.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02069-3_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhalevsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shin Aaron Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Molteni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Cao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohruh Miryusupov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Read" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Norman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneer Bar-Yam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqiao Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Cao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Douady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jfds.2025.1.205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Kuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats5020023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shin Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kum-Hwan Roh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2021.1962958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan D Chase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianna K Padilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.122962" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2019.1.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm12010002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kornprobst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021902491850022X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Nicholas Taleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.02.038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Hoque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Andriosopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Andriosopoulos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Taleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2013.800219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngna Choi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2011.627880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija I. Zovko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jai.2011.13.3.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija I Zovko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Fursikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2002040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Shiryaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0040585X97977306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97319-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Armakola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813236653_0018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319075235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02069-3_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/handbook-on-systemic-risk/financial-crisis-and-contagion-a-dynamical-systems-approach/6E0944AE3F848CE05D7C88A2ABE71BFA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139151184.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Marois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhalevsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Molteni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Shin Aaron Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03018478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohruh Miryusupov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Read" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Norman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneer Bar-Yam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>