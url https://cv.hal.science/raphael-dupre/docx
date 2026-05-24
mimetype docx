--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -66,999 +66,999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (167)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the ECCE Detector for the Electron Ion Collider</w:t>
+                <w:t xml:space="preserve">Proton Transparency and Neutrino Physics: New Methods and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Adkins</w:t>
+                <w:t xml:space="preserve">S Dytman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Akiba</w:t>
+                <w:t xml:space="preserve">M Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albataineh</w:t>
+                <w:t xml:space="preserve">N Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">L.B Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Arsene</w:t>
+                <w:t xml:space="preserve">A Ashkenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1073, pp.170240. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (9), pp.092007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/7xct-5jcp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792006v1</w:t>
+                <w:t xml:space="preserve">hal-05209346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihadron Azimuthal Correlations in Deep-Inelastic Scattering Off Nuclear Targets</w:t>
+                <w:t xml:space="preserve">Inclusive Electron Scattering in the Resonance Region off a Hydrogen Target with CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J Paul</w:t>
+                <w:t xml:space="preserve">V Klimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Morán</w:t>
+                <w:t xml:space="preserve">D.S Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Arratia</w:t>
+                <w:t xml:space="preserve">R.W Gothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K Brooks</w:t>
+                <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hakobyan</w:t>
+                <w:t xml:space="preserve">N Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035201. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.025201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/qy4p-dyjt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623768v1</w:t>
+                <w:t xml:space="preserve">hal-04930203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Measurements of Beam Single Spin Asymmetries in Semi-inclusive Deep-inelastic Charged Kaon Electroproduction off Protons in the Valence Region</w:t>
+                <w:t xml:space="preserve">Photoproduction of two charged pions off protons in the resonance region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kripko</w:t>
+                <w:t xml:space="preserve">A.V Sarantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Diehl</w:t>
+                <w:t xml:space="preserve">E Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Joo</w:t>
+                <w:t xml:space="preserve">K.V Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S Alvarado</w:t>
+                <w:t xml:space="preserve">V.D Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (5), pp.055202. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/2m4z-htrp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038144v1</w:t>
+                <w:t xml:space="preserve">hal-04820328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Electron Scattering in the Resonance Region off a Hydrogen Target with CLAS12</w:t>
+                <w:t xml:space="preserve">Measurement of single- and double-polarization observables in the photoproduction of $\pi^+\pi^-$~meson pairs off the proton using CLAS at Jefferson Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Klimenko</w:t>
+                <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S Carman</w:t>
+                <w:t xml:space="preserve">S Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W Gothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Joo</w:t>
+                <w:t xml:space="preserve">V Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Markov</w:t>
+                <w:t xml:space="preserve">V.A Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (2), pp.025201. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/qy4p-dyjt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/bddq-9qlq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930203v1</w:t>
+                <w:t xml:space="preserve">hal-05067484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of two charged pions off protons in the resonance region</w:t>
+                <w:t xml:space="preserve">Measurement of the nucleon spin structure functions for $0.01&amp;lt;Q^2&amp;lt;1$~GeV$^2$ using CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V Sarantsev</w:t>
+                <w:t xml:space="preserve">A Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Klempt</w:t>
+                <w:t xml:space="preserve">S.E Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.V Nikonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Achenbach</w:t>
+                <w:t xml:space="preserve">M Ripani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D Burkert</w:t>
+                <w:t xml:space="preserve">X Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035203⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820328v1</w:t>
+                <w:t xml:space="preserve">hal-04710094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of single- and double-polarization observables in the photoproduction of $\pi^+\pi^-$~meson pairs off the proton using CLAS at Jefferson Laboratory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dihadron Azimuthal Correlations in Deep-Inelastic Scattering Off Nuclear Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cao</w:t>
+                <w:t xml:space="preserve">S.J Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Crede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Klempt</w:t>
+                <w:t xml:space="preserve">S Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A Nikonov</w:t>
+                <w:t xml:space="preserve">M Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hakobyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.035201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/bddq-9qlq⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067484v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the nucleon spin structure functions for $0.01&amp;lt;Q^2&amp;lt;1$~GeV$^2$ using CLAS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Measurements of Beam Single Spin Asymmetries in Semi-inclusive Deep-inelastic Charged Kaon Electroproduction off Protons in the Valence Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ripani</w:t>
+                <w:t xml:space="preserve">A Kripko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Zheng</w:t>
+                <w:t xml:space="preserve">S Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G Acar</w:t>
+                <w:t xml:space="preserve">J.S Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035202. </w:t>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.055202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.035202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/2m4z-htrp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710094v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Beam-Recoil Observables $C_x$ and $C_z$ for $K^+Λ$ Photoproduction</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.A Raue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoil Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,90 +1459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of neutral pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mineeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hakobyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035203. </w:t>
@@ -1574,4073 +1574,4073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present and future of QCD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of the ECCE Detector for the Electron Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Adhikari</w:t>
+                <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Afanasev</w:t>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Afzal</w:t>
+                <w:t xml:space="preserve">A. Albataineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A Aidala</w:t>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2024.122874⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1073, pp.170240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2025.170240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555601v1</w:t>
+                <w:t xml:space="preserve">hal-03792006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-pion electroproduction off protons in deuterium: quasi-free cross sections and final state interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Construction, and Performance of the GEM based Radial Time Projection Chamber for the BONuS12 Experiment with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V Fedotov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Achenbach</w:t>
+                <w:t xml:space="preserve">I Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Akbar</w:t>
+                <w:t xml:space="preserve">S Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayerbe Gayoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bültmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.065205⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1062, pp.169190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199160v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Construction, and Performance of the GEM based Radial Time Projection Chamber for the BONuS12 Experiment with CLAS12</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Interaction Physics at the Luminosity Frontier with 22 GeV Electrons at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Baron</w:t>
+                <w:t xml:space="preserve">A. Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bültmann</w:t>
+                <w:t xml:space="preserve">P. Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Akondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169190⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-024-01282-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462523v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Interaction Physics at the Luminosity Frontier with 22 GeV Electrons at Jefferson Lab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Adhikari</w:t>
+                <w:t xml:space="preserve">The present and future of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Afanasev</w:t>
+                <w:t xml:space="preserve">D Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S. Akondi</w:t>
+                <w:t xml:space="preserve">A Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-024-01282-x⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1047, pp.122874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2024.122874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133533v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of Deeply Virtual Compton Scattering on the Neutron with Detection of the Active Neutron</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-pion electroproduction off protons in deuterium: quasi-free cross sections and final state interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cuic</w:t>
+                <w:t xml:space="preserve">Iu.A Skorodumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kumerički</w:t>
+                <w:t xml:space="preserve">G.V Fedotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W Gothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.211903⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.065205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.065205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635840v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam Spin Asymmetry Measurements of Deeply Virtual $\pi^0$ Production with CLAS12</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurement of Deeply Virtual Compton Scattering on the Neutron with Detection of the Active Neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kubarovsky</w:t>
+                <w:t xml:space="preserve">A Hobart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kumerički</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138459⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (21), pp.211903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.211903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174882v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TMD-based model for Hadronization off heavy nuclei</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beam Spin Asymmetry Measurements of Deeply Virtual $\pi^0$ Production with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kubarovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 849, pp.138459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.045202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190254v1</w:t>
+                <w:t xml:space="preserve">hal-04174882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of Large Missing-Momentum (e,e'p) Cross-Section Scaling and the onset of Correlated-Pair Dominance in Nuclei</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A TMD-based model for Hadronization off heavy nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schmidt</w:t>
+                <w:t xml:space="preserve">Federico Ceccopieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lovato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.L061301. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.045202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.L061301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.045202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782921v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First CLAS12 measurement of DVCS beam-spin asymmetries in the extended valence region</w:t>
+                <w:t xml:space="preserve">Measurement of the helicity asymmetry $\mathbb{E}$ for the $\vec{\gamma}\vec{p} \to p \pi^0$ reaction in the resonance region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Christiaens</w:t>
+                <w:t xml:space="preserve">C.W Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Defurne</w:t>
+                <w:t xml:space="preserve">N Zachariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sokhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Achenbach</w:t>
+                <w:t xml:space="preserve">M Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">W.J Briscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.211902⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (9), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882974v1</w:t>
+                <w:t xml:space="preserve">hal-04110295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional study of the structure function ratio $\sigma_{LT'}/\sigma_{0}$ from hard exclusive $\pi^+$ electro-production off protons in the GPD regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurement of $\Lambda$ Electroproduction off Nuclei in the Current and Target Fragmentation Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">T. Chetry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">L. El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137761⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (14), pp.142301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.142301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846325v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of longitudinal double-spin asymmetry measurements in semi-inclusive deep-inelastic scattering from the proton for the ECCE detector design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Simulated Performance of Calorimetry Systems for the ECCE Detector at the Electron Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Albataineh</w:t>
+                <w:t xml:space="preserve">F. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Amaryan</w:t>
+                <w:t xml:space="preserve">N. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Santiesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1056, pp.168563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168563⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1055, pp.168464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245394v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Prompt and Long-Lived Dark Photons in Electro-Produced $e^+e^-$ Pairs with the Heavy Photon Search Experiment at JLab</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Computing Plan for the ECCE Detector at the Electron Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bondí</w:t>
+                <w:t xml:space="preserve">J.C. Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyarinov</w:t>
+                <w:t xml:space="preserve">C.T. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012015⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1047, pp.167859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926898v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of hard exclusive $\pi^- \Delta^{++}$ electroproduction beam-spin asymmetries off the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z Akbar</w:t>
+                <w:t xml:space="preserve">Exclusive $\pi^{-}$ Electroproduction off the Neutron in Deuterium in the Resonance Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.015201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055995v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the CLAS12 central hybrid tracker with a Kalman Filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ziegler</w:t>
+                <w:t xml:space="preserve">First Observation of Large Missing-Momentum (e,e'p) Cross-Section Scaling and the onset of Correlated-Pair Dominance in Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Denniston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lovato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168032⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.L061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.L061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972580v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive $\pi^{-}$ Electroproduction off the Neutron in Deuterium in the Resonance Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+                <w:t xml:space="preserve">First CLAS12 measurement of DVCS beam-spin asymmetries in the extended valence region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Christiaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Defurne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.015201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (21), pp.211902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.211902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644408v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the helicity asymmetry $\mathbb{E}$ for the $\vec{\gamma}\vec{p} \to p \pi^0$ reaction in the resonance region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Bashkanov</w:t>
+                <w:t xml:space="preserve">A multidimensional study of the structure function ratio $\sigma_{LT'}/\sigma_{0}$ from hard exclusive $\pi^+$ electro-production off protons in the GPD regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J Briscoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Fegan</w:t>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 839, pp.137761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01123-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04110295v1</w:t>
+                <w:t xml:space="preserve">hal-03846325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of $\Lambda$ Electroproduction off Nuclei in the Current and Target Fragmentation Regions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for Prompt and Long-Lived Dark Photons in Electro-Produced $e^+e^-$ Pairs with the Heavy Photon Search Experiment at JLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Alaoui</w:t>
+                <w:t xml:space="preserve">P.H. Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bondí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyarinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.142301⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.012015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849591v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulated Performance of Calorimetry Systems for the ECCE Detector at the Electron Ion Collider</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Santiesteban</w:t>
+                <w:t xml:space="preserve">First measurement of hard exclusive $\pi^- \Delta^{++}$ electroproduction beam-spin asymmetries off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Horn</w:t>
+                <w:t xml:space="preserve">N Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1055, pp.168464. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.021901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.021901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758749v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Computing Plan for the ECCE Detector at the Electron Ion Collider</w:t>
+                <w:t xml:space="preserve">Evaluation of longitudinal double-spin asymmetry measurements in semi-inclusive deep-inelastic scattering from the proton for the ECCE detector design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bernauer</w:t>
+                <w:t xml:space="preserve">C van Hulse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Dean</w:t>
+                <w:t xml:space="preserve">J.K Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fanelli</w:t>
+                <w:t xml:space="preserve">Y Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huang</w:t>
+                <w:t xml:space="preserve">A Albataineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kauder</w:t>
+                <w:t xml:space="preserve">M Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1047, pp.167859. </w:t>
+              <w:t xml:space="preserve">, 2023, 1056, pp.168563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697370v1</w:t>
+                <w:t xml:space="preserve">hal-04245394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECCE unpolarized TMD measurements</w:t>
+                <w:t xml:space="preserve">Alignment of the CLAS12 central hybrid tracker with a Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Seidl</w:t>
+                <w:t xml:space="preserve">S.J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Vladimirov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Albataineh</w:t>
+                <w:t xml:space="preserve">A. Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168458⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1049, pp.168032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771711v1</w:t>
+                <w:t xml:space="preserve">hal-03972580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $e\to\tau$ Charged Lepton Flavor Violation at the EIC with the ECCE Detector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ECCE unpolarized TMD measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vladimirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albataineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1053, pp.168276. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1055, pp.168458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03992086v1</w:t>
+                <w:t xml:space="preserve">hal-03771711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of correlations between spin and transverse momenta in back-to-back dihadron production at CLAS12</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for $e\to\tau$ Charged Lepton Flavor Violation at the EIC with the ECCE Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. R. Armstrong</w:t>
+                <w:t xml:space="preserve">J.-L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Atac</w:t>
+                <w:t xml:space="preserve">S. Mantry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albataineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (2), pp.022501. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1053, pp.168276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.022501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759779v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Studies of QCD in the Low Energy Domain of the EIC</w:t>
+                <w:t xml:space="preserve">First observation of correlations between spin and transverse momenta in back-to-back dihadron production at CLAS12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Burkert</w:t>
+                <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Afanasev</w:t>
+                <w:t xml:space="preserve">T. B. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arrington</w:t>
+                <w:t xml:space="preserve">A. Kotzinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Contalbrigo</w:t>
+                <w:t xml:space="preserve">W. R. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2023.104032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (2), pp.022501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909295v1</w:t>
+                <w:t xml:space="preserve">hal-03759779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-spin asymmetry $\boldsymbol{\Sigma}$ for $\Sigma^-$ hyperon photoproduction off the neutron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Studies of QCD in the Low Energy Domain of the EIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Munevar</w:t>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.L. Berman</w:t>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bydžovský</w:t>
+                <w:t xml:space="preserve">J. Arrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cieplý</w:t>
+                <w:t xml:space="preserve">M. Contalbrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 827, pp.136985. </w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.104032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.136985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2023.104032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576445v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
+                <w:t xml:space="preserve">Science Requirements and Detector Concepts for the Electron-Ion Collider: EIC Yellow Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Carman</w:t>
+                <w:t xml:space="preserve">R. Abdul Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Angelo</w:t>
+                <w:t xml:space="preserve">J. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+                <w:t xml:space="preserve">D. Adamiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+                <w:t xml:space="preserve">W. Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1026, pp.122447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2022.122447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580592v1</w:t>
+                <w:t xml:space="preserve">hal-03164567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of charged-pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moran</w:t>
+                <w:t xml:space="preserve">G. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dupre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W.K. Brooks</w:t>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.015201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.062005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531233v1</w:t>
+                <w:t xml:space="preserve">hal-03210464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional, High Precision Measurements of Beam Single Spin Asymmetries in Semi-inclusive $\pi^{+}$ Electroproduction off Protons in the Valence Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kim</w:t>
+                <w:t xml:space="preserve">ATHENA detector proposal — a totally hermetic electron nucleus apparatus proposed for IP6 at the Electron-Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Angelini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Joo</w:t>
+                <w:t xml:space="preserve">N. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">C. Aidala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (6), pp.062005. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.P10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210464v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATHENA detector proposal — a totally hermetic electron nucleus apparatus proposed for IP6 at the Electron-Ion Collider</w:t>
+                <w:t xml:space="preserve">Low energy protons as probes of hadronization dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adam</w:t>
+                <w:t xml:space="preserve">Carolina M. Robles Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Adamczyk</w:t>
+                <w:t xml:space="preserve">Alberto Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Agrawal</w:t>
+                <w:t xml:space="preserve">Mark D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aidala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Akers</w:t>
+                <w:t xml:space="preserve">William K. Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.045202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.045202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997076v1</w:t>
+                <w:t xml:space="preserve">hal-03632684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy protons as probes of hadronization dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beam-Recoil Transferred Polarization in $K^+Y$ Electroproduction in the Nucleon Resonance Region with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina M. Robles Gajardo</w:t>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Accardi</w:t>
+                <w:t xml:space="preserve">L. Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Baker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dupré</w:t>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (4), pp.045202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.045202⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632684v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science Requirements and Detector Concepts for the Electron-Ion Collider: EIC Yellow Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of charged-pion production in deep-inelastic scattering off nuclei with the CLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abdul Khalek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Adam</w:t>
+                <w:t xml:space="preserve">R. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Adamiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Akers</w:t>
+                <w:t xml:space="preserve">H. Hakobyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arratia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1026, pp.122447. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.015201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2022.122447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164567v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized structure function $\sigma_{LT'}$ from $\pi^0 p$ electroproduction data in the resonance region at 0.4GeV$^2$&amp;lt;Q$^2$&amp;lt;1.0GeV$^2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Isupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Golubenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Markov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5691,103 +5691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of azimuth-dependent suppression of hadron pairs in electron scattering off nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hakobyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (18), pp.182501. </w:t>
@@ -5819,3455 +5819,3459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of the $f_2(1270)$ meson using the CLAS detector</w:t>
+                <w:t xml:space="preserve">Beam-spin asymmetry $\boldsymbol{\Sigma}$ for $\Sigma^-$ hyperon photoproduction off the neutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carver</w:t>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Celentano</w:t>
+                <w:t xml:space="preserve">E. Munevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hicks</w:t>
+                <w:t xml:space="preserve">B.L. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marsicano</w:t>
+                <w:t xml:space="preserve">P. Bydžovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">A. Cieplý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (8), pp.082002. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 827, pp.136985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.082002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.136985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164391v1</w:t>
+                <w:t xml:space="preserve">hal-03576445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double polarisation observable $\mathbb G$ for single pion photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Burkert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Girod</w:t>
+                <w:t xml:space="preserve">J. Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Niccolai</w:t>
+                <w:t xml:space="preserve">L. Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">M. Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (6), pp.186. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197486v1</w:t>
+                <w:t xml:space="preserve">hal-03217511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{12}$C(e,e$^\prime$pn) measurements of short range correlations in the tensor-to-scalar interaction transition region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Korover</w:t>
+                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Pybus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Schmidt</w:t>
+                <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duer</w:t>
+                <w:t xml:space="preserve">S. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hen</w:t>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 820, pp.136523. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (10), pp.300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085281v1</w:t>
+                <w:t xml:space="preserve">hal-03243238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the proton spin structure at long distances</w:t>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zheng</w:t>
+                <w:t xml:space="preserve">V. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deur</w:t>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kang</w:t>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Kuhn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ripani</w:t>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-021-01198-z⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210467v1</w:t>
+                <w:t xml:space="preserve">hal-03456247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mirazita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">C. Dilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (6), pp.062002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (15), pp.152501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987481v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chetry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khachatryan</w:t>
+                <w:t xml:space="preserve">C. Djalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ashkenazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Nambrath</w:t>
+                <w:t xml:space="preserve">S. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456246v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of deeply virtual Compton scattering off $^{4}\mathrm{He}$ with the CEBAF Large Acceptance Spectrometer at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. de Vita</w:t>
+                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.025203⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210439v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.I. Nam</w:t>
+                <w:t xml:space="preserve">$^{12}$C(e,e$^\prime$pn) measurements of short range correlations in the tensor-to-scalar interaction transition region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Pybus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 820, pp.136523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164395v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bashkanov</w:t>
+                <w:t xml:space="preserve">Measurement of the proton spin structure at long distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (6), pp.736-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-021-01198-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456245v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Beam Spin Asymmetries in the Process $ep\rightarrow{e}^{'}{\pi}^{+}{\pi}^{-}X$ with CLAS12</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Beam Spin Asymmetry in Semi-Inclusive Electroproduction of Hadron Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirazita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (15), pp.152501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.152501⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203660v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for Λ ( 1520 ) using photoproduction at CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nam</w:t>
+                <w:t xml:space="preserve">Electron-beam energy reconstruction for neutrino oscillation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hauenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nambrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.565-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04046-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456249v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation observable $\mathbb G$ for single pion photoproduction from the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bashkanov</w:t>
+                <w:t xml:space="preserve">Measurement of deeply virtual Compton scattering off $^{4}\mathrm{He}$ with the CEBAF Large Acceptance Spectrometer at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bültmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.025203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.025203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217511v1</w:t>
+                <w:t xml:space="preserve">hal-03210439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeply virtual Compton scattering using a positron beam in Hall-C at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+                <w:t xml:space="preserve">Differential cross sections for $\Lambda(1520)$ using photoproduction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chetry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.025206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.025206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00581-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243238v1</w:t>
+                <w:t xml:space="preserve">hal-03164395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam charge asymmetries for deeply virtual Compton scattering off the proton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double polarisation observable G for single pion photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Burkert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Girod</w:t>
+                <w:t xml:space="preserve">J. Mcandrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Niccolai</w:t>
+                <w:t xml:space="preserve">L. Zana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Voutier</w:t>
+                <w:t xml:space="preserve">M. Bashkanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.136304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00474-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456247v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved $\Lambda p$ Elastic Scattering Cross Sections Between 0.9 and 2.0 GeV/c and Connections to the Neutron Star Equation of State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Rowley</w:t>
+                <w:t xml:space="preserve">An experimental program with high duty-cycle polarized and unpolarized positron beams at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Accardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Compton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Price</w:t>
+                <w:t xml:space="preserve">S.F. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.272303⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (8), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507527v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental program with high duty-cycle polarized and unpolarized positron beams at Jefferson Lab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Albayrak</w:t>
+                <w:t xml:space="preserve">Improved $\Lambda p$ Elastic Scattering Cross Sections Between 0.9 and 2.0 GeV/c and Connections to the Neutron Star Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">N. Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00564-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (27), pp.272303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.272303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917228v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-time measurement of Timelike Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, pp.262501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Beam-Spin Asymmetries from the Hard Exclusive $\pi^+$ Channel off Protons in a Wide Range of Kinematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Kroll</w:t>
+                <w:t xml:space="preserve">Photoproduction of the $f_2(1270)$ meson using the CLAS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (18), pp.182001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.182001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.082002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.082002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917239v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of direct photoproduction of the $a_2(1320)^0$ meson on the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Mathieu</w:t>
+                <w:t xml:space="preserve">Probing the core of the strong nuclear interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Pybus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hrnjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.032201⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578 (7796), pp.540-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557695v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the core of the strong nuclear interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Hrnjic</w:t>
+                <w:t xml:space="preserve">Photoproduction of $\eta$ mesons off the proton for $1.2 &amp;lt; E_\gamma &amp;lt; 4.7$ GeV using CLAS at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2021-6⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.065203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.065203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905951v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of $\eta$ mesons off the proton for $1.2 &amp;lt; E_\gamma &amp;lt; 4.7$ GeV using CLAS at Jefferson Laboratory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">Beam–target helicity asymmetry $E$ in $K^+$ $\Sigma^-$ photoproduction on the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sarantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.065203⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 808, pp.135662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886963v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam–target helicity asymmetry $E$ in $K^+$ $\Sigma^-$ photoproduction on the neutron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.A. Nikonov</w:t>
+                <w:t xml:space="preserve">The CLAS12 Spectrometer at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2020.135662⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 959, pp.163419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917260v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CLAS12 Spectrometer at Jefferson Laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Exclusive ${\pi^{0}p}$ electroproduction off protons in the resonance region at photon virtualities 0.4 GeV${^{2}}$ ${\leq~ Q^{2} \leq~1}$ GeV${^{2}}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Burkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.015208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.015208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497873v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive ${\pi^{0}p}$ electroproduction off protons in the resonance region at photon virtualities 0.4 GeV${^{2}}$ ${\leq~ Q^{2} \leq~1}$ GeV${^{2}}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.C. Smith</w:t>
+                <w:t xml:space="preserve">First measurement of direct photoproduction of the $a_2(1320)^0$ meson on the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marsicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (1), pp.015208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.015208⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.032201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.032201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309078v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor-dependent EMC effect from a nucleon swelling model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baiyang Zhang</w:t>
+                <w:t xml:space="preserve">Extraction of Beam-Spin Asymmetries from the Hard Exclusive $\pi^+$ Channel off Protons in a Wide Range of Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Niccolai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (3), pp.035205. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (18), pp.182001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.035205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.182001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833768v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Nuclear Transparency Ratios for Protons and Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piasetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 797, pp.134792. </w:t>
@@ -9299,14493 +9303,14505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on nucleon resonance photocouplings from the $\gamma p \to \pi^+\pi^-p$ reaction</w:t>
+                <w:t xml:space="preserve">Flavor-dependent EMC effect from a nucleon swelling model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Golovatch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.035205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.035205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823202v1</w:t>
+                <w:t xml:space="preserve">hal-01833768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the beam spin asymmetry of $\overrightarrow e p \to e′p′ \eta$ in the deep-inelastic regime with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Kim</w:t>
+                <w:t xml:space="preserve">First results on nucleon resonance photocouplings from the $\gamma p \to \pi^+\pi^-p$ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Golovatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 789, pp.426-431. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 788, pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.12.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999737v1</w:t>
+                <w:t xml:space="preserve">hal-01823202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurements of the Double-Polarization Observables F , P , and H in ω Photoproduction off Transversely Polarized Protons in the N* Resonance Region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the beam spin asymmetry of $\overrightarrow e p \to e′p′ \eta$ in the deep-inelastic regime with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Klempt</w:t>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.162301⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 789, pp.426-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990251v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified structure of protons and neutrons in correlated pairs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Measurements of the Double-Polarization Observables F , P , and H in ω Photoproduction off Transversely Polarized Protons in the N* Resonance Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gilad</w:t>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-0925-9⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (16), pp.162301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.162301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059005v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Structure of the Bound Proton with Deeply Virtual Compton Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hattawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Baltzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bültmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (3), pp.032502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.032502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposing Novel Quark and Gluon Effects in Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Arrington</w:t>
+                <w:t xml:space="preserve">Modified structure of protons and neutrons in correlated pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmookler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gilad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab2731⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 566 (7744), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-0925-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089633v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Proton-Neutron Short-Range Correlation Dominance in Heavy Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Hrnjic</w:t>
+                <w:t xml:space="preserve">Exposing Novel Quark and Gluon Effects in Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Cloët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.172502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.093001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab2731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990679v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $\Xi^*$ Photoproduction from Threshold to $W = 3.3$ GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.P. Weygand</w:t>
+                <w:t xml:space="preserve">Direct Observation of Proton-Neutron Short-Range Correlation Dominance in Heavy Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Pybus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hrnjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (17), pp.172502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.172502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.062201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885624v1</w:t>
+                <w:t xml:space="preserve">hal-01990679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-target helicity asymmetry $E$ in $K^{0}\Lambda$ and $K^{0}\Sigma^0$ photoproduction on the neutron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Inclusive $\pi_0$ target and beam-target asymmetries from 6 GeV electron scattering with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Schumacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Fleming</w:t>
+                <w:t xml:space="preserve">S. Jawalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Griffioen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045205⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 782, pp.662-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801901v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive photoproduction of $\pi^0$ up to large values of Mandelstam variables $s, t$ and $u$ with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.R. Goldstein</w:t>
+                <w:t xml:space="preserve">Differential cross section for $\gamma d \rightarrow \omega d$ using CLAS at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chetry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sargsian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.015207⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 782, pp.646-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862020v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Mass Motion of Short-Range Correlated Nucleon Pairs studied via the $A(e,e′pp)$ Reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Schmidt</w:t>
+                <w:t xml:space="preserve">Measurements of the $\gamma_{v} p \rightarrow p' \pi^{+} \pi^{-}$ cross section with the CLAS detector for $0.4$ GeV$^{2}$ $&amp;lt; Q^{2} &amp;lt;$ $1.0$ GeV$^{2}$ and $1.3$ GeV $&amp;lt; W &amp;lt;$ $1.825$ GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Fedotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iu. A. Skorodumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.025203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.025203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818073v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the beam asymmetry $\Sigma$ and the target asymmetry $T$ in the photoproduction of $\omega$ mesons off the proton using CLAS at Jefferson Laboratory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+                <w:t xml:space="preserve">Measurement of Unpolarized and Polarized Cross Sections for Deeply Virtual Compton Scattering on the Proton at Jefferson Laboratory with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hirlinger Saylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797818v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a dark photon in electroproduced $e^{+}e^{-}$ pairs with the Heavy Photon Search experiment at JLab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Boyarinov</w:t>
+                <w:t xml:space="preserve">Double $K_S^0$ Photoproduction off the Proton at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chandavar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Kunkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.091101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.025203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.025203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861976v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the $\gamma_{v} p \rightarrow p' \pi^{+} \pi^{-}$ cross section with the CLAS detector for $0.4$ GeV$^{2}$ $&amp;lt; Q^{2} &amp;lt;$ $1.0$ GeV$^{2}$ and $1.3$ GeV $&amp;lt; W &amp;lt;$ $1.825$ GeV</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Study of $\Xi^*$ Photoproduction from Threshold to $W = 3.3$ GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Kunkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Weygand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (2), pp.025203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.025203⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.062201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.062201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815231v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Unpolarized and Polarized Cross Sections for Deeply Virtual Compton Scattering on the Proton at Jefferson Laboratory with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Garçon</w:t>
+                <w:t xml:space="preserve">Beam-target helicity asymmetry $E$ in $K^{0}\Lambda$ and $K^{0}\Sigma^0$ photoproduction on the neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.045203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045203⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.045205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.045205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902921v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double $K_S^0$ Photoproduction off the Proton at CLAS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Exclusive photoproduction of $\pi^0$ up to large values of Mandelstam variables $s, t$ and $u$ with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Kunkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I. Strakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ritman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.025203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.025203⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.015207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.015207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724941v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Inclusive $\pi_0$ target and beam-target asymmetries from 6 GeV electron scattering with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.A. Griffioen</w:t>
+                <w:t xml:space="preserve">Center of Mass Motion of Short-Range Correlated Nucleon Pairs studied via the $A(e,e′pp)$ Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), pp.092501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.092501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833808v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross section for $\gamma d \rightarrow \omega d$ using CLAS at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Adhikari</w:t>
+                <w:t xml:space="preserve">Measurement of the beam asymmetry $\Sigma$ and the target asymmetry $T$ in the photoproduction of $\omega$ mesons off the proton using CLAS at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Anisovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.055202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730046v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing high-momentum protons and neutrons in neutron-rich nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+                <w:t xml:space="preserve">Search for a dark photon in electroproduced $e^{+}e^{-}$ pairs with the Heavy Photon Search experiment at JLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bondí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyarinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0400-z⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (9), pp.091101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871808v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard exclusive pion electroproduction at backward angles with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Semenov-Tian-Shansky</w:t>
+                <w:t xml:space="preserve">Probing high-momentum protons and neutrons in neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hakobyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 780, pp.340 - 345. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560 (7720), pp.617-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0400-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754761v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ${Q}^{2}$ Dependence of the Deuteron Spin Structure Function ${g}_{1}$ and its Moments at Low ${Q}^{2}$ with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.E. Kuhn</w:t>
+                <w:t xml:space="preserve">Hard exclusive pion electroproduction at backward angles with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Semenov-Tian-Shansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.062501⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 780, pp.340 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714748v1</w:t>
+                <w:t xml:space="preserve">hal-01754761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of $K^+K^-$ meson pairs on the proton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. de Vita</w:t>
+                <w:t xml:space="preserve">Measurement of the ${Q}^{2}$ Dependence of the Deuteron Spin Structure Function ${g}_{1}$ and its Moments at Low ${Q}^{2}$ with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.052009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (6), pp.062501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.062501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861875v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial time projection chamber for $\alpha$ detection in CLAS at JLab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Hafidi</w:t>
+                <w:t xml:space="preserve">Photoproduction of $K^+K^-$ meson pairs on the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celentano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.04.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), pp.052009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.98.052009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802058v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HPS electromagnetic calorimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">A radial time projection chamber for $\alpha$ detection in CLAS at JLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baltzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Buchanan</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 854, pp.89-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.065⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 898, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815306v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic image of the proton</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Target and Beam-Target Spin Asymmetries in Exclusive Pion Electroproduction for $Q^2&amp;gt;1$ GeV$^2$. I. $e p \rightarrow e \pi^+ n$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Badui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.035206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.011501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01360008v1</w:t>
+                <w:t xml:space="preserve">in2p3-01352725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon beam asymmetry $\Sigma$ for $\eta$ and $\eta^\prime$ photoproduction from the proton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Photon beam asymmetry $\Sigma$ in the reaction $\vec{\gamma} p \to p \omega$ for $E_\gamma$ = 1.152 to 1.876 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.G. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Anisovich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 771, pp.213-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.045⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 773, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554860v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Target Helicity Asymmetry for $\vec{\gamma} \vec{n} \rightarrow \pi^- p$ in the $N^*$ Resonance Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. d'Angelo</w:t>
+                <w:t xml:space="preserve">Differential cross sections and polarization observables from CLAS $K$* photoproduction and the search for new $N$* states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klempt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Nikonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 771, pp.142-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555086v1</w:t>
+                <w:t xml:space="preserve">hal-01554734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross section measurements for $\gamma n\rightarrow{\pi}^{-}p$ above the first nucleon resonance region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the Proton Spin Structure Functions for $0.05 &amp;lt; Q^{2} &amp;lt; 5 GeV^{2}$ using CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Kudryavtsev</w:t>
+                <w:t xml:space="preserve">Robert Fersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevzat Guler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Griffioen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.035204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.035204⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.065208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645211v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the helicity asymmetry $E$ in $\omega\to\pi^+\pi^-\pi^0$ photoproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Exclusive η electroproduction at W &amp;gt; 2 GeV with CLAS and transversity generalized parton distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubarovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stoler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Akbar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.V. Anisovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065209⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.035202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703662v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01508502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the differential and total cross sections of the ${\gamma}d{\rightarrow}{K}^{0}\mathrm{{\Lambda}}(p)$ reaction within the resonance region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Ilieva</w:t>
+                <w:t xml:space="preserve">Beam-Target Helicity Asymmetry for $\vec{\gamma} \vec{n} \rightarrow \pi^- p$ in the $N^*$ Resonance Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (24), pp.242002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.242002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669675v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $e p \to e' \pi^+ \pi^- p'$ Cross Sections with CLAS at $1.40$ Gev $&amp;lt; W &amp;lt; 2.0$ GeV and $2.0$ GeV$^2$ $&amp;lt; Q^2 &amp;lt; 5.0$ GeV$^2$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Differential cross section measurements for $\gamma n\rightarrow{\pi}^{-}p$ above the first nucleon resonance region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Mattione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Hicks</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I. Strakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Workman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Kudryavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.025209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.025209⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.035204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.035204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582901v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Exclusive Measurement of Deeply Virtual Compton Scattering off $^4$He: Toward the 3D Tomography of Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Stepanyan</w:t>
+                <w:t xml:space="preserve">Measurement of the helicity asymmetry $E$ in $\omega\to\pi^+\pi^-\pi^0$ photoproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Anisovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.202004⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.065209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645497v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive η electroproduction at W &amp;gt; 2 GeV with CLAS and transversity generalized parton distributions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">Measurement of the differential and total cross sections of the ${\gamma}d{\rightarrow}{K}^{0}\mathrm{{\Lambda}}(p)$ reaction within the resonance region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ilieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (3), pp.035202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035202⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01508502v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Proton Spin Structure Functions for $0.05 &amp;lt; Q^{2} &amp;lt; 5 GeV^{2}$ using CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith Griffioen</w:t>
+                <w:t xml:space="preserve">Measurements of $e p \to e' \pi^+ \pi^- p'$ Cross Sections with CLAS at $1.40$ Gev $&amp;lt; W &amp;lt; 2.0$ GeV and $2.0$ GeV$^2$ $&amp;lt; Q^2 &amp;lt; 5.0$ GeV$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Isupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (6), pp.065208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.065208⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.025209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.025209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704889v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Beam-Target Spin Asymmetries in Exclusive Pion Electroproduction for $Q^2&amp;gt;1$ GeV$^2$. I. $e p \rightarrow e \pi^+ n$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. E. Bosted</w:t>
+                <w:t xml:space="preserve">First Exclusive Measurement of Deeply Virtual Compton Scattering off $^4$He: Toward the 3D Tomography of Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Amaryan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. A. Badui</w:t>
+                <w:t xml:space="preserve">S. Stepanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), pp.202004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.202004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01352725v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon beam asymmetry $\Sigma$ in the reaction $\vec{\gamma} p \to p \omega$ for $E_\gamma$ = 1.152 to 1.876 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+                <w:t xml:space="preserve">Measurement of two-photon exchange effect by comparing elastic $e^\pm p$ cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Raue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.065201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582748v1</w:t>
+                <w:t xml:space="preserve">in2p3-01281912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections and polarization observables from CLAS $K$* photoproduction and the search for new $N$* states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sarantsev</w:t>
+                <w:t xml:space="preserve">Carbon wire chamber at sub-atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bettane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Genolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.029⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 855, pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554734v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-target double-spin asymmetry in quasielastic electron scattering off the deuteron with CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (2), pp.024005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01508676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon wire chamber at sub-atmospheric pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Deeply Virtual Compton Scattering Data at Jefferson Lab and Proton Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vanderhaeghen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492498v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of two-photon exchange effect by comparing elastic $e^\pm p$ cross sections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+                <w:t xml:space="preserve">Target and beam-target spin asymmetries in exclusive pion electroproduction for Q 2 &amp;gt; 1 GeV 2 . II. e p → e π 0 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Arrington</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.065201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.065201⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.035207 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01281912v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01494828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Deeply Virtual Compton Scattering Data at Jefferson Lab and Proton Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Vanderhaeghen</w:t>
+                <w:t xml:space="preserve">Tomographic image of the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanderhaeghen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.011501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.011501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12356-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645239v1</w:t>
+                <w:t xml:space="preserve">in2p3-01360008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and beam-target spin asymmetries in exclusive pion electroproduction for Q 2 &amp;gt; 1 GeV 2 . II. e p → e π 0 p</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">The HPS electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bondì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 854, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.035207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01494828v1</w:t>
+                <w:t xml:space="preserve">hal-01815306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the helicity asymmetry E in η photoproduction on the proton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Photon beam asymmetry $\Sigma$ for $\eta$ and $\eta^\prime$ photoproduction from the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Pasyuk</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Anisovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 755, pp.64-69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 771, pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01344806v1</w:t>
+                <w:t xml:space="preserve">hal-01554860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Ion Collider: The Next QCD Frontier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoproduction of the $f_1(1285)$ Meson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Armesto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.C. Aschenauer</w:t>
+                <w:t xml:space="preserve">R. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16268-9⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.065202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.065202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623015v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of target and double-spin asymmetries for the e ⃗ p ⃗ → e π + ( n ) reaction in the nucleon resonance region at low Q 2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Deur</w:t>
+                <w:t xml:space="preserve">Photoproduction of $\Lambda$ and $\Sigma^0$ hyperons using linearly polarized photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Drozdov</w:t>
+                <w:t xml:space="preserve">D. G. Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Livingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mckinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.045206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.045206⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp. 065201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01412288v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01344783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of $\Lambda$ and $\Sigma^0$ hyperons using linearly polarized photons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Livingston</w:t>
+                <w:t xml:space="preserve">Measurement of target and double-spin asymmetries for the e ⃗ p ⃗ → e π + ( n ) reaction in the nucleon resonance region at low Q 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mckinnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+                <w:t xml:space="preserve">V. Drozdov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (6), pp. 065201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.065201⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.045206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.045206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01344783v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01412288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoproduction of the $f_1(1285)$ Meson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target and beam-target spin asymmetries in exclusive π + and π − electroproduction with 1.6- to 5.7-GeV electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dickson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+                <w:t xml:space="preserve">S. Careccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.065202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621935v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01332574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and beam-target spin asymmetries in exclusive π + and π − electroproduction with 1.6- to 5.7-GeV electrons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Careccia</w:t>
+                <w:t xml:space="preserve">3D Structure and Nuclear Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dodge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Scopetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.055201⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16159-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332574v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01236222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structure and Nuclear Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dupré</w:t>
+                <w:t xml:space="preserve">First measurement of the helicity asymmetry E in η photoproduction on the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Senderovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scopetta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.T. Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16159-1⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01236222v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01344806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for baryon-number and lepton-number violating decays of Λ hyperons using the CLAS detector at Jefferson Laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. e. Mccracken</w:t>
+                <w:t xml:space="preserve">Electron Ion Collider: The Next QCD Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bellis</w:t>
+                <w:t xml:space="preserve">J.L. Albacete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. p. Adhikari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Akbar</w:t>
+                <w:t xml:space="preserve">M. Anselmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Armesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Aschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072002⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (9), pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2016-16268-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01266460v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal target-spin asymmetries for deeply virtual Compton scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Niccolai</w:t>
+                <w:t xml:space="preserve">Towards a resolution of the proton form factor problem: new electron and positron scattering data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Smith</w:t>
+                <w:t xml:space="preserve">B. Raue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Khetarpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114, pp.032001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.032001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.062003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.062003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01077848v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01088523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a resolution of the proton form factor problem: new electron and positron scattering data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Raue</w:t>
+                <w:t xml:space="preserve">Measurements of $ep \to e'\pi^+n$ at 1.6 &lt; W &lt; 2.0 GeV and extraction of nucleon resonance electrocouplings at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Khetarpal</w:t>
+                <w:t xml:space="preserve">I.G. Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.062003. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.045203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.062003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01088523v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01090110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $ep \to e'\pi^+n$ at 1.6 &lt; W &lt; 2.0 GeV and extraction of nucleon resonance electrocouplings at CLAS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First measurement of the polarization observable E in the View the MathML sourcep→(γ→,π+)n reaction up to 2.25 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.G. Aznauryan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+                <w:t xml:space="preserve">S. Strauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Briscoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Döring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klempt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Nikonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.045203⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 750, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01090110v1</w:t>
+                <w:t xml:space="preserve">in2p3-01158154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the polarization observable E in the View the MathML sourcep→(γ→,π+)n reaction up to 2.25 GeV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Klempt</w:t>
+                <w:t xml:space="preserve">Determination of the beam-spin asymmetry of deuteron photodisintegration in the energy region Eγ=1.1–2.3 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ilieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. A. Nikonov</w:t>
+                <w:t xml:space="preserve">B. L. Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ya. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Sargsian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.08.053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), pp.055202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.055202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01158154v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01192634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the beam-spin asymmetry of deuteron photodisintegration in the energy region Eγ=1.1–2.3 GeV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise determination of the deuteron spin structure at low to moderate Q2 with CLAS and extraction of the neutron contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Sargsian</w:t>
+                <w:t xml:space="preserve">N. Guler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Fersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Griffioen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (5), pp.055202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.055202⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (5), pp.055201 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01192634v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01258171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the deuteron spin structure at low to moderate Q2 with CLAS and extraction of the neutron contribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bosted</w:t>
+                <w:t xml:space="preserve">Single and double spin asymmetries for deeply virtual Compton scattering measured with CLAS and a longitudinally polarized proton target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Griffioen</w:t>
+                <w:t xml:space="preserve">J. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (5), pp.055201 </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.052014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.055201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01258171v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01112323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and double spin asymmetries for deeply virtual Compton scattering measured with CLAS and a longitudinally polarized proton target</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for baryon-number and lepton-number violating decays of Λ hyperons using the CLAS detector at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garçon</w:t>
+                <w:t xml:space="preserve">M. e. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. p. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.052014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92 (7), pp.072002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01112323v1</w:t>
+                <w:t xml:space="preserve">in2p3-01266460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive ${\pi}^0$ electroproduction at $W&gt;2$ GeV with CLAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Longitudinal target-spin asymmetries for deeply virtual Compton scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Niccolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025205⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00987386v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01077848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strangeness Suppression of qqbar Creation Observed in Exclusive Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.152004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.152004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01074115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum sharing in imbalanced Fermi systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Voutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (6209), pp.614-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1256785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01089055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin and parity measurement of the Lambda(1405) baryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.082004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.082004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00945802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision measurements of $g_1$ of the proton and of the deuteron with 6 GeV electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Prok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bosted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kvaltine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.025212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization of {\Lambda}(1116) in kaon electroproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabrielyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Raue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Carman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.035202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01007676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the structure function of the nearly free neutron using spectator tagging in inelastic H2(e,e′ps)X scattering with CLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.045206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.045206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00945804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Polarization of $\Sigma^{+}(1189)$ in Photoproduction on a Hydrogen Target in CLAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Exclusive ${\pi}^0$ electroproduction at $W&gt;2$ GeV with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubarovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stoler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Adhikari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.045206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.045206⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.025205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00784940v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00987386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Photoproduction Cross Sections of the Sigma0(1385), Lambda(1405), and Lambda(1520)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Separated Structure Functions for Exclusive $K^+\Lambda$ and $K^+\Sigma^0$ Electroproduction at 5.5 GeV with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Carman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Raue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.045201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045201⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.025204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00827958v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00762344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of transparency ratios for protons from short-range correlated pairs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+                <w:t xml:space="preserve">Transverse Polarization of $\Sigma^{+}(1189)$ in Photoproduction on a Hydrogen Target in CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Nepali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.045206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.045206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00818850v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00784940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separated Structure Functions for Exclusive $K^+\Lambda$ and $K^+\Sigma^0$ Electroproduction at 5.5 GeV with CLAS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Differential Photoproduction Cross Sections of the Sigma0(1385), Lambda(1405), and Lambda(1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.025204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.025204⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.045201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00762344v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00827958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a novel technique to measure two-photon exchange effects in elastic $e^\pm p$ scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Adikaram</w:t>
+                <w:t xml:space="preserve">Measurement of transparency ratios for protons from short-range correlated pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hakobyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shneor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasetzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.025210⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 722, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00832590v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00818850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Two-body Photodisintegration of 3He</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Piasetzky</w:t>
+                <w:t xml:space="preserve">Demonstration of a novel technique to measure two-photon exchange effects in elastic $e^\pm p$ scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moteabbed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Raue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.242301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.025210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.025210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803442v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00832590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections for the $\gamma p \to K^{*+} \Lambda$ and $\gamma p \to K^{*+} \Sigma^{0}$ reactions measured at CLAS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hard Two-body Photodisintegration of 3He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Kim</w:t>
+                <w:t xml:space="preserve">I. Pomerantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ilieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Higinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.065204⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.242301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.242301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00799258v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observation of the $\Lambda(1405)$ Line Shape in Electroproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
+                <w:t xml:space="preserve">Cross sections for the $\gamma p \to K^{*+} \Lambda$ and $\gamma p \to K^{*+} \Sigma^{0}$ reactions measured at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.045202. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 87, pp.065204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.065204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00873935v1</w:t>
+                <w:t xml:space="preserve">in2p3-00799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic multiplexing and first results with a 50×50 cm2 Micromegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Procureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 729, pp.888-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2013.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00907721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep exclusive $\pi^+$ electroproduction off the proton at CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+                <w:t xml:space="preserve">First Observation of the $\Lambda(1405)$ Line Shape in Electroproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2013-13016-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.045202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.045202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00707159v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00873935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Sigma pi photoproduction line shapes near the Lambda(1405)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
+                <w:t xml:space="preserve">Deep exclusive $\pi^+$ electroproduction off the proton at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.035206⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2013-13016-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780047v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00707159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Threshold Neutral Pion Electroproduction at High Momentum Transfers and Generalized Form Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+                <w:t xml:space="preserve">Measurement of the Sigma pi photoproduction line shapes near the Lambda(1405)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.045205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.045205⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.035206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.035206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00762236v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of forward and backward pp pair knockout in 3He(e,e'pp)n</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
+                <w:t xml:space="preserve">Near Threshold Neutral Pion Electroproduction at High Momentum Transfers and Generalized Form Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Khetarpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stoler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. G. Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubarovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.064318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.064318⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.045205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.045205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00710931v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00762236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Exclusive $\pi^0$ Electroproduction Structure Functions and their Relationship to transverse generalized parton distributions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+                <w:t xml:space="preserve">Measurement of the neutron F2 structure function via spectator tagging with CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bultmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.112001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.112001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.142001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.142001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00712762v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00631736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the neutron F2 structure function via spectator tagging with CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bultmann</w:t>
+                <w:t xml:space="preserve">Evidence for the Onset of Color Transparency in $\rho^0$ Electroproduction off Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Fassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holtrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.142001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.326-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00631736v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00710934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Onset of Color Transparency in $\rho^0$ Electroproduction off Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mustapha</w:t>
+                <w:t xml:space="preserve">A comparison of forward and backward pp pair knockout in 3He(e,e'pp)n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baghdasaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.05.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.064318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.064318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00710934v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00710931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching ratio of the electromagnetic decay of the Σ+(1385)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Amaryan</w:t>
+                <w:t xml:space="preserve">Measurement of Exclusive $\pi^0$ Electroproduction Structure Functions and their Relationship to transverse generalized parton distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kubarovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stoler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.052004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.112001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.112001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00680731v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00712762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the P11(1440) and D13(1520) resonances from the CLAS data on ep→e′π+π−p′</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.N. Golovatch</w:t>
+                <w:t xml:space="preserve">Branching ratio of the electromagnetic decay of the Σ+(1385)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.035203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.052004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.052004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00732442v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00680731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the generalized form factors near threshold via $\gamma^* p \to n\pi^+$ at high $Q^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Experimental study of the P11(1440) and D13(1520) resonances from the CLAS data on ep→e′π+π−p′</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Mokeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Fedotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Golovatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.035208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.035208⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.035203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656770v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00732442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Photoproduction of $\pi^+$ from $^3$He</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Measurement of the generalized form factors near threshold via $\gamma^* p \to n\pi^+$ at high $Q^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Gothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.034001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.034001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.035208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.035208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00573745v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-threshold Photoproduction of Phi Mesons from Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 696, pp.338-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Measurements of Beam Spin Asymmetries in Semi-Inclusive $\pi^0$ production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Avakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Sanctis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 704, pp.397-402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00600257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Decay of the $\Sigma^{0}(1385)$ to $\Lambda\gamma$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Keller</w:t>
+                <w:t xml:space="preserve">Coherent Photoproduction of $\pi^+$ from $^3$He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nasseripour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hicks</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">B.L. Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adikaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.072004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00588013v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00573745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections and recoil polarizations for the reaction gamma p -&amp;gt; K+ Sigma0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Williams</w:t>
+                <w:t xml:space="preserve">Electromagnetic Decay of the $\Sigma^{0}(1385)$ to $\Lambda\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Adikaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.072004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.83.072004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.025202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00488906v1</w:t>
+                <w:t xml:space="preserve">in2p3-00588013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Single and Double Spin Asymmetries in Deep Inelastic Pion Electroproduction with a Longitudinally Polarized Target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. P. Adhikari</w:t>
+                <w:t xml:space="preserve">Tensor Correlations Measured in 3He(e,e'pp)n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baghdasaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aghasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.262002. </w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.222501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.262002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.222501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00566354v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00510504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross section of gamma n to K+ Sigma- on bound neutrons with incident photons from 1.1 to 3.6 GeV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential cross section and recoil polarization measurements for the gamma p to K+ Lambda reaction using CLAS at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Niculescu</w:t>
+                <w:t xml:space="preserve">M.E. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.04.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.025201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.025201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00478690v1</w:t>
+                <w:t xml:space="preserve">in2p3-00470352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross section and recoil polarization measurements for the gamma p to K+ Lambda reaction using CLAS at Jefferson Lab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of the $\omega$ and $\phi$ Mesons in Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Mccracken</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+                <w:t xml:space="preserve">R. Nasseripour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Weygand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.025201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.112301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.112301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00470352v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00493111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of the $\omega$ and $\phi$ Mesons in Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.P. Weygand</w:t>
+                <w:t xml:space="preserve">Differential cross sections and recoil polarizations for the reaction gamma p -&amp;gt; K+ Sigma0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.112301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.025202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.025202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00493111v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00488906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Correlations Measured in 3He(e,e'pp)n</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aghasyan</w:t>
+                <w:t xml:space="preserve">Measurement of Single and Double Spin Asymmetries in Deep Inelastic Pion Electroproduction with a Longitudinally Polarized Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Avakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bosted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elouadrhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105, pp.222501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.222501⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105, pp.262002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.262002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00510504v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00566354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nucleon Structure Function F2 in the Nuclear Medium and Evaluation of its Moments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Taiuti</w:t>
+                <w:t xml:space="preserve">Differential cross section of gamma n to K+ Sigma- on bound neutrons with incident photons from 1.1 to 3.6 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anefalos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirazita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Sanctis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.05.059⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 688, pp.289-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00505745v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00478690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial wave analysis of the reaction γp→pω and the search for nucleon resonances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+                <w:t xml:space="preserve">Measurement of the Nucleon Structure Function F2 in the Nuclear Medium and Evaluation of its Moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osipenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taiuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.065209⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 845, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444135v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00505745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections for the reactions gammap--&amp;gt;peta and gammap--&amp;gt;peta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.A. Meyer</w:t>
+                <w:t xml:space="preserve">Electroexcitation of nucleon resonances from CLAS data on single pion electroproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Biselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Egiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.045213 [13]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.045213⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, 055203 (22 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.055203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00431922v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroexcitation of nucleon resonances from CLAS data on single pion electroproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Joo</w:t>
+                <w:t xml:space="preserve">Differential cross sections for the reactions gammap--&amp;gt;peta and gammap--&amp;gt;peta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Krahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, 055203 (22 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.055203⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.045213 [13]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.045213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440978v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00431922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential cross sections and spin density matrix elements for the reaction γp -&amp;gt; pω</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Applegate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.065208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.065208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00444128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partial wave analysis of the reaction γp→pω and the search for nucleon resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.065209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.065209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00444135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Observables $T$ and $F$ in the $γp \to π^0 p$ Reaction at CLAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Workman</w:t>
+                <w:t xml:space="preserve">Longitudinal Spin Transfer to $Λ$ Hyperons in Semi-Inclusive Deep Inelastic Scattering with CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mceneaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250735v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Transparency and Neutrino Physics: New Methods and Modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization Observables $T$ and $F$ in the $γp \to π^0 p$ Reaction at CLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Strauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I Strakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rönchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Workman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ashkenazi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05209346v1</w:t>
+                <w:t xml:space="preserve">hal-05250735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Spin Transfer to $Λ$ Hyperons in Semi-Inclusive Deep Inelastic Scattering with CLAS12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.S Alvarado</w:t>
+                <w:t xml:space="preserve">Synergies between a U.S.-based Electron-Ion Collider and European Research in Particle Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Evdokimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273868v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies between a U.S.-based Electron-Ion Collider and European Research in Particle Physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Gal</w:t>
+                <w:t xml:space="preserve">Beam Charge Asymmetries for Deeply Virtual Compton Scattering on the Proton at CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Camsonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Elouadrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029117v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam Charge Asymmetries for Deeply Virtual Compton Scattering on the Proton at CLAS12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Elouadrhiri</w:t>
+                <w:t xml:space="preserve">The Present and Future of QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Achenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Afanasev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A Aidala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236009v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Present and Future of QCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Achenbach</w:t>
+                <w:t xml:space="preserve">Open Heavy Flavor Studies for the ECCE Detector at the Electron Ion Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Adhikari</w:t>
+                <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Afanasev</w:t>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Afzal</w:t>
+                <w:t xml:space="preserve">A. Albataineh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A Aidala</w:t>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039780v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Heavy Flavor Studies for the ECCE Detector at the Electron Ion Collider</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">CORE -- a COmpact detectoR for the EIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baturin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brindza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bueltmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992132v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE -- a COmpact detectoR for the EIC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bueltmann</w:t>
+                <w:t xml:space="preserve">Neutron DVCS Measurements with BONuS12 in CLAS12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bültmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dzbenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777389v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics with Positron Beams at Jefferson Lab 12 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Afanasev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salina Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moskov Amaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron DVCS Measurements with BONuS12 in CLAS12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dzbenski</w:t>
+                <w:t xml:space="preserve">Comment on the narrow structure reported by Amaryan et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Baltzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290807v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00755901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the narrow structure reported by Amaryan et al</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bedlinskiy</w:t>
+                <w:t xml:space="preserve">Gluons and the quark sea at high energies: distributions, polarization, tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Venugopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Vogelsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23795,928 +23811,928 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECCE sensitivity studies for single hadron transverse single spin asymmetry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pitonyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Prokudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Ring Imaging Cherenkov Detectors </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom. pp.168017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector Requirements and Simulation Results for the EIC Exclusive, Diffractive and Tagging Physics Program using the ECCE Detector Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Gates</w:t>
+                <w:t xml:space="preserve">Exclusive J/&amp;lt;math display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e654&amp;quot; altimg=&amp;quot;si6.svg&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;ψ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; detection and physics with ECCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albataineh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ring Imaging Cherenkov Detectors </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168238⟩</w:t>
+              <w:t xml:space="preserve">15th Pisa Meeting on Advanced Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Biodola, Italy. pp.167956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778197v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive J/&amp;lt;math display=&amp;quot;inline&amp;quot; id=&amp;quot;d1e654&amp;quot; altimg=&amp;quot;si6.svg&amp;quot;&amp;gt;&amp;lt;mi&amp;gt;ψ&amp;lt;/mi&amp;gt;&amp;lt;/math&amp;gt; detection and physics with ECCE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Amaryan</w:t>
+                <w:t xml:space="preserve">Detector Requirements and Simulation Results for the EIC Exclusive, Diffractive and Tagging Physics Program using the ECCE Detector Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bylinkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gangadharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pisa Meeting on Advanced Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167956⟩</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ring Imaging Cherenkov Detectors </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom. pp.168238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2023.168238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919834v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-assisted Optimization of the ECCE Tracking System at the Electron Ion Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Papandreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Biodola, Italy. pp.167748, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling light nuclei with deeply virtual Compton scattering processes: from models to event generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fucini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Hadron Spectroscopy and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Mexico City, Mexico. pp.0308114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31349/SuplRevMexFis.3.0308114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry tagging for heavy ions at JLEIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliy Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Accardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Workshop on Deep Inelastic Scattering and Related Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Port Island, Japan. pp.175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.316.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Propagation and Neutralization in Strongly Interacting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seventh International Conference devoted to Quarks and Nuclear Physics. QNP2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01286366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronization in Cold Nuclear Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on New Frontiers in Physics (ICNFP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kolymbari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01343989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24726,91 +24742,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atomic Nucleus in Hadronic Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Paris-Sud, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03324818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24820,114 +24836,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quark Fragmentation and Hadron Formation in Nuclear Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Claude Bernard - Lyon I, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011LYO10221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00751424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId839"/>
+      <w:footerReference w:type="default" r:id="rId840"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25074,51 +25090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Adkins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albataineh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Arsene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170240" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mor&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arratia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Brooks" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hakobyan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kripko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diehl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Joo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Achenbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2m4z-htrp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klimenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Carman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Gothe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Markov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qy4p-dyjt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Sarantsev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klempt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V Nikonov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D Burkert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Nikonov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bddq-9qlq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E Kuhn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ripani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhikari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Raue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chetry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1q5m-x849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Angelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I Mokeev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvq-7fv7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clark" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mckinnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Ireland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I Glazier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Livingston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.025204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mineeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Alaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kbhz-h4jv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Adhikari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afanasev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Afzal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Aidala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122874" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu.A Skorodumina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V Fedotov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Akbar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albayrak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayerbe Gayoso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#252;ltmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169190" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achenbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adhikari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Akondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-024-01282-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hobart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niccolai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kumeri&#269;ki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.211903" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kubarovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138459" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ceccopieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.045202" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Denniston" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L061301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christiaens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defurne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.211902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137761" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Hulse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Adkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akiba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albataineh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amaryan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Adrian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#237;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyarinov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trotta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021901" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Paul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arratia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.015201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zachariou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bashkanov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J Briscoe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fegan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01123-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Fassi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Brooks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Alaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.142301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santiesteban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168464" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernauer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kauder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seidl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vladimirov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992086v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Hayward" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotzinian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.022501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Contalbrigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2023.104032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hakobyan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.015201" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Akers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M. Robles Gajardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accardi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Brooks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.045202" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164567v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdul Khalek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2022.122447" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Isupov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Golubenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Markov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L022201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mor&#225;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.182501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kuhn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01198-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833768v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Huang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Zhang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Niccolai" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.035205" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059005v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmookler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilad" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0925-9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089633v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Clo&#235;t" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riordan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab2731" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990679v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172502" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885624v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Goetz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Kunkel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Price" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Weygand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.062201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Strakovsky" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Goldstein" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.015207" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797818v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055202" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861976v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.091101" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815231v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Fedotov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu. A. Skorodumina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.025203" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hirlinger Saylor" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guegan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045203" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724941v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandavar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.025203" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jawalkar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koirala" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosted" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Griffioen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.014" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730046v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sargsian" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0400-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754761v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gothe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pire" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semenov-Tian-Shansky" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.03.026" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.062501" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802058v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baltzell" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hafidi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.04.052" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815306v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balossino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#236;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buchanan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.065" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01360008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderhaeghen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.011501" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554860v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Ritchie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;ring" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.045" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555086v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peng" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bass" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645211v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Mattione" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Workman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kudryavtsev" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.035204" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703662v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065209" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669675v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Taylor" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ilieva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065201" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582901v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.025209" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645497v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.202004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508502v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubarovsky" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adhikari" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035202" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704889v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fersch" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Guler" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bosted" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deur" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Griffioen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065208" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352725v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Bosted" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anefalos Pereira" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Badui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035206" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582748v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Klein" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.08.015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554734v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarantsev" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.029" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508676v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024005" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492498v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audouin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bettane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genolini" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.03.001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281912v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rimal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adikaram" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Raue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Weinstein" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.065201" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645239v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guidal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanderhaeghen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12356-8" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01494828v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosted" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035207" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344806v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Senderovich" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Morrison" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pasyuk" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.044" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623015v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Albacete" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselmino" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Aschenauer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16268-9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412288v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drozdov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.045206" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344783v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Paterson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Ireland" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Livingston" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckinnon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Adhikari" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065201" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621935v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065202" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332574v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biselli" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Careccia" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fersch" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.055201" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01236222v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scopetta" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16159-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266460v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;e. Mccracken" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8201;p. Adhikari" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072002" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077848v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seder" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Smith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.032001" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088523v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raue" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khetarpal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062003" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090110v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Aznauryan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.045203" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158154v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strauch" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Briscoe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Nikonov" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.08.053" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192634v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Berman" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ya. Ivanov" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sargsian" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.055202" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258171v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guler" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Fersch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Kuhn" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Griffioen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.055201" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112323v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052014" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987386v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025205" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074115v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mestayer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aghasyan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.152004" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01089055v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256785" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945802v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moriya" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.082004" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00986978v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prok" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kvaltine" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025212" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007676v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabrielyan" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Carman" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.035202" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945804v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tkachenko" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baillie" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.045206" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00784940v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Nepali" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.045206" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827958v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045201" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818850v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shneor" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.011" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762344v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Raue" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025204" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832590v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moteabbed" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niroula" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.025210" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803442v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pomerantz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Higinbotham" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.242301" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00799258v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tang" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Kim" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065204" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873935v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Lu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045202" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907721v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Procureur" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aune" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.08.071" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW9FLMZ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00707159v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Gothe" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laget" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2013-13016-9" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780047v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.035206" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762236v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Aznauryan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.045205" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710931v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baghdasaryan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laget" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.064318" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712762v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.112001" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631736v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bultmann" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.142001" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710934v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holtrop" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mustapha" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.019" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680731v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.052004" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00732442v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Golovatch" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.035203" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656770v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.035208" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573745v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasseripour" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.034001" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533626v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qian" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.065" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600257v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Sanctis" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasch" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.044" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588013v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.072004" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488906v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dey" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Meyer" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mccracken" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.025202" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566354v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Burkert" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.262002" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00478690v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niculescu" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.04.028" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00470352v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.025201" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493111v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wood" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.112301" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00510504v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.222501" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505745v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipenko" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricco" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simula" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taiuti" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.059" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444135v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Applegate" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065209" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431922v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krahn" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.045213" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440978v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Biselli" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Egiyan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.055203" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444128v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065208" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250735v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jiang" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strauch" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I Strakovsky" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#246;nchen" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Workman" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209346v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dytman" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betancourt" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steinberg" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B Weinstein" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashkenazi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273868v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mceneaney" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vossen" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acar" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029117v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Evdokimov" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Fazio" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Gal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236009v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Burkert" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camsonne" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chatagnon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Elouadrhiri" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039780v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992132v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777389v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alarcon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baturin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brindza" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueltmann" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290807v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dzbenski" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755901v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Baltzell" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614209v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehl" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milner" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venugopalan" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogelsang" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992093v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pitonyak" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prokudin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168017" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778197v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bylinkin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fegan" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gangadharan" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gates" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168238" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919834v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167956" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687574v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Papandreou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suresh" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167748" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726212v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fucini" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/SuplRevMexFis.3.0308114" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976035v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Morozov" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wei" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baker" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.316.0175" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01286366v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343989v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-03324818v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751424v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10221" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dytman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Steinberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B Weinstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ashkenazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xct-5jcp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klimenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S Carman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W Gothe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Joo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Markov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qy4p-dyjt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V Sarantsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Klempt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V Nikonov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Achenbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D Burkert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Crede" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Nikonov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/bddq-9qlq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ripani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Acar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mor&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arratia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Brooks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hakobyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.035201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kripko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Alvarado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2m4z-htrp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhikari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A Raue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chetry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1q5m-x849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A d'Angelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I Mokeev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/nhvq-7fv7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Clark" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mckinnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G Ireland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I Glazier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Livingston" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.025204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mineeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Alaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kbhz-h4jv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Adkins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albataineh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaryan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Arsene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170240" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Albayrak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayerbe Gayoso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#252;ltmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169190" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Accardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achenbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adhikari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afanasev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Akondi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-024-01282-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555601v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Adhikari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afanasev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Afzal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A Aidala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2024.122874" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu.A Skorodumina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V Fedotov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Akbar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hobart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niccolai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cuic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kumeri&#269;ki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.211903" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kubarovsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138459" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ceccopieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.045202" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zachariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bashkanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J Briscoe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fegan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01123-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849591v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chetry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Fassi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Brooks" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.142301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Santiesteban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Horn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168464" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bernauer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Dean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kauder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167859" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Gothe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Mokeev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Amaryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.015201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korover" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Denniston" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiral" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L061301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christiaens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Defurne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akbar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.211902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diehl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Adrian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Baltzell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battaglieri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#237;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyarinov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Trotta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.021901" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van Hulse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K Adkins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Albataineh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amaryan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Paul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arratia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziegler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168032" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seidl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vladimirov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168458" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992086v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mantry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168276" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Avakian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Hayward" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotzinian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Armstrong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.022501" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909295v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elouadrhiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arrington" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Contalbrigo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2023.104032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdul Khalek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adamiak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Akers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2022.122447" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhikari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adamczyk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agrawal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aidala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10019" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M. Robles Gajardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Accardi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William K. Brooks" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.045202" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Carman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Angelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Adhikari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.065201" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moran" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hakobyan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.015201" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Isupov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Golubenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Markov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L022201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mor&#225;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.182501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576445v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zachariou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munevar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Berman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Byd&#382;ovsk&#253;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciepl&#253;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.136985" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Watts" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcandrew" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zana" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bashkanov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136304" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243238v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Albayrak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00581-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Girod" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niccolai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voutier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00474-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Hayward" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilks" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.152501" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shrestha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djalali" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hicks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.025206" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085281v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pybus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136523" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210467v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Kuhn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-021-01198-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987481v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirazita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.062002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khachatryan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashkenazi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauenstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nambrath" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04046-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattawy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;ltmann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Vita" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.025203" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Ali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00564-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rowley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Price" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.272303" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatagnon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanyan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amaryan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.262501" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carver" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celentano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marsicano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.082002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905951v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pybus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weiss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Segarra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrnjic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2021-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.065203" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917260v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleming" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sarantsev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Nikonov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135662" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163419" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309078v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Smith" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.015208" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557695v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.032201" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917239v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kroll" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.182001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990702v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasetzky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Weinstein" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.07.039" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833768v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dupre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Huang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiyang Zhang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Niccolai" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.035205" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Golovatch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.10.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999737v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bedlinskiy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kim" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.12.065" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Park" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Anisovich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.162301" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975141v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.032502" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmookler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0925-9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089633v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Clo&#235;t" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riordan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab2731" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990679v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.172502" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833808v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jawalkar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koirala" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosted" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Griffioen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.014" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730046v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sargsian" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815231v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Fedotov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iu. A. Skorodumina" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.025203" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902921v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hirlinger Saylor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guegan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045203" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724941v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandavar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Goetz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Kunkel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.025203" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885624v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Price" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Weygand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.062201" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801901v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Ho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Schumacher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.045205" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862020v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Strakovsky" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Goldstein" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.015207" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818073v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.092501" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797818v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055202" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861976v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.091101" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871808v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0400-z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754761v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Park" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gothe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pire" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Semenov-Tian-Shansky" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.03.026" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714748v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.062501" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861875v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.052009" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802058v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baltzell" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hafidi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.04.052" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352725v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Bosted" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anefalos Pereira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Badui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035206" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582748v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collins" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Ritchie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Klein" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.08.015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554734v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarantsev" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.029" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fersch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevzat Guler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bosted" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Griffioen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065208" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508502v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubarovsky" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoler" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adhikari" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035202" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555086v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peng" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bass" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.242002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Mattione" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Workman" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Kudryavtsev" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.035204" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703662v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065209" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669675v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Taylor" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ilieva" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.065201" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582901v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.025209" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.202004" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281912v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rimal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adikaram" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Raue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Weinstein" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.065201" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492498v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Audouin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bettane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Genolini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.03.001" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508676v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024005" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645239v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guidal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanderhaeghen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12356-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01494828v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosted" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035207" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01360008v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderhaeghen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.011501" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815306v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balossino" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bond&#236;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buchanan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.065" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554860v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#246;ring" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.045" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621935v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065202" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344783v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Paterson" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Ireland" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Livingston" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckinnon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Adhikari" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065201" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412288v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drozdov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.045206" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332574v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biselli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Careccia" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dodge" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fersch" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.055201" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01236222v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scopetta" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16159-1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344806v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Senderovich" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Morrison" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pasyuk" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.044" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623015v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Albacete" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anselmino" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Aschenauer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2016-16268-9" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088523v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raue" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khetarpal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062003" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01090110v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Aznauryan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.045203" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158154v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strauch" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Briscoe" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Nikonov" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.08.053" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192634v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Berman" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ya. Ivanov" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sargsian" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.055202" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258171v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guler" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Fersch" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Kuhn" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Griffioen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.055201" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112323v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052014" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266460v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;e. Mccracken" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellis" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.&#8201;p. Adhikari" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072002" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077848v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seder" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biselli" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Smith" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.032001" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074115v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mestayer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aghasyan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.152004" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01089055v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcon" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256785" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945802v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moriya" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Anderson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.082004" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00986978v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Prok" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kvaltine" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025212" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007676v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabrielyan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Carman" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.035202" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00945804v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tkachenko" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baillie" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.045206" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00987386v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025205" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762344v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Raue" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.025204" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00784940v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Nepali" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.045206" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827958v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045201" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818850v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shneor" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.04.011" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832590v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moteabbed" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niroula" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.025210" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803442v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pomerantz" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilman" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Higinbotham" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.242301" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00799258v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tang" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kim" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Kim" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065204" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907721v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Procureur" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aune" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.08.071" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW9FLMZ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873935v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Lu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.045202" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00707159v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Gothe" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Laget" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2013-13016-9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780047v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.035206" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762236v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Aznauryan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.045205" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631736v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bultmann" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.142001" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710934v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holtrop" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mustapha" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.019" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00710931v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baghdasaryan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laget" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.064318" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712762v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.112001" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680731v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.052004" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00732442v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Golovatch" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.035203" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656770v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.035208" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533626v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qian" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Chen" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kramer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.12.065" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600257v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rossi" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Sanctis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasch" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.044" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573745v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasseripour" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.034001" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00588013v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.072004" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00510504v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.222501" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00470352v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mccracken" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Meyer" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.025201" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493111v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wood" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolone" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.112301" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488906v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dey" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.025202" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566354v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Burkert" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.262002" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00478690v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niculescu" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.04.028" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505745v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osipenko" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricco" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simula" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taiuti" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.05.059" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440978v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Biselli" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Egiyan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.055203" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00431922v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krahn" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Applegate" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.045213" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444128v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065208" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444135v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065209" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273868v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mceneaney" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vossen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acar" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250735v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jiang" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strauch" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I Strakovsky" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#246;nchen" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Workman" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029117v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Diehl" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Evdokimov" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Fazio" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Gal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236009v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Burkert" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camsonne" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chatagnon" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Elouadrhiri" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039780v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992132v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777389v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alarcon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baturin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brindza" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueltmann" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290807v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dzbenski" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277860v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Afanasev" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Albayrak" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salina Ali" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moskov Amaryan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa d'Angelo" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00755901v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Baltzell" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614209v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boer" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diehl" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milner" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venugopalan" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vogelsang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992093v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pitonyak" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prokudin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168017" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919834v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167956" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778197v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bylinkin" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fegan" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gangadharan" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gates" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168238" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687574v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Papandreou" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suresh" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167748" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726212v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fucini" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/SuplRevMexFis.3.0308114" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976035v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliy Morozov" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sy" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wei" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Baker" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.316.0175" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01286366v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343989v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-03324818v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00751424v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10221" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>