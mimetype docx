--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -217,295 +217,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS ‐ CoV ‐2: A Liver Brief</w:t>
+                <w:t xml:space="preserve">Gamma-Tocopherol: A Comprehensive Review of Its Antioxidant, Anti-Inflammatory, and Anticancer Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Limami</w:t>
+                <w:t xml:space="preserve">Basma Es-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ndayambaje</w:t>
+                <w:t xml:space="preserve">Salma Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Hba</w:t>
+                <w:t xml:space="preserve">Soufiane Rabbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Chgari</w:t>
+                <w:t xml:space="preserve">Yassir Laaziouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIREs Mechanisms of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.785-795. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wsbm.70005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30030653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438653v1</w:t>
+                <w:t xml:space="preserve">hal-05391577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Tocopherol: A Comprehensive Review of Its Antioxidant, Anti-Inflammatory, and Anticancer Properties</w:t>
+                <w:t xml:space="preserve">SARS ‐ CoV ‐2: A Liver Brief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Es-Sai</w:t>
+                <w:t xml:space="preserve">Youness Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Benayad</w:t>
+                <w:t xml:space="preserve">Martin Ndayambaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Rabbaa</w:t>
+                <w:t xml:space="preserve">Soufyane Hba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Laaziouez</w:t>
+                <w:t xml:space="preserve">Oumaima Chgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (3), pp.653. </w:t>
+              <w:t xml:space="preserve">WIREs Mechanisms of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.785-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30030653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wsbm.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391577v1</w:t>
+                <w:t xml:space="preserve">hal-05438653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin-Based Nanoparticles: Advancements and Challenges in Tumor Therapy</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.114. </w:t>
@@ -625,90 +625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effects of Sodium Copper Chlorophyllin and/or Ascorbic Acid Against Barium Chloride-Induced Oxidative Stress in Mouse Brain and Liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Es-Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Laaziouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Rabbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad El Kebbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Hba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Ouadghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,1039 +1025,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation Field-Flow Fractionation: A Diagnostic Tool for Rapid Antimicrobial Susceptibility Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gauthier</w:t>
+                <w:t xml:space="preserve">Hicham El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Tlili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Duval</w:t>
+                <w:t xml:space="preserve">Rukset Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03134⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372752v1</w:t>
+                <w:t xml:space="preserve">hal-04196379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Youlyouz-Marfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rukset Attar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196379v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inorganic Nanoparticles: Tools to Emphasize the Janus Face of Amphotericin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12101543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142473v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoparticles: Tools to Emphasize the Janus Face of Amphotericin B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentation Field-Flow Fractionation: A Diagnostic Tool for Rapid Antimicrobial Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Boudier</w:t>
+                <w:t xml:space="preserve">Serge Battu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Mammari</w:t>
+                <w:t xml:space="preserve">Sylvie Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (10), pp.1543. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (46), pp.16950-16957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12101543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259782v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Calixarenes as Promising Antibacterial Drugs to Face Antimicrobial Resistance</w:t>
+                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mourer</w:t>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (19), pp.6954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28196954⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243657v1</w:t>
+                <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized Calixarenes as Promising Antibacterial Drugs to Face Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1552. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (19), pp.6954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28196954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975870v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234853v1</w:t>
+                <w:t xml:space="preserve">hal-04320614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (23), pp.7897. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320614v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,77 +2411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Knowledge on the Oxidative-Stress-Mediated Antimicrobial Properties of Metal-Based Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,650 +2522,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
+                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Johansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Duval</w:t>
+                <w:t xml:space="preserve">Amal Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jawhar Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brieudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.1349-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878399v1</w:t>
+                <w:t xml:space="preserve">hal-04887046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+                <w:t xml:space="preserve">Bianca Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (6), pp.1349-1364. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887046v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+                <w:t xml:space="preserve">Investigation of Nanoparticle Metallic Core Antibacterial Activity: Gold and Silver Nanoparticles against Escherichia coli and Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Varbanov</w:t>
+                <w:t xml:space="preserve">Jimmy Gouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+                <w:t xml:space="preserve">hal-03145777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant and Polyphenol-Rich Ethanolic Extract of Rubia tinctorum L. Prevents Urolithiasis in an Ethylene Glycol Experimental Model in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Marhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Aboufatima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/MOLECULES26041005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Nanoparticle Metallic Core Antibacterial Activity: Gold and Silver Nanoparticles against Escherichia coli and Staphylococcus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Gouyau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1905. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22041905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145777v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubella epidemiology in the Central African Republic, 2015-2016 and molecular characterization of virus strains from 2008-2016</w:t>
               </w:r>
@@ -3409,459 +3409,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Simons</w:t>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Alhanout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889866v1</w:t>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Alhanout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Mérito</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Spectrum of Titroleane™: A New Potent Anti-Infective Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (7), pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
@@ -4023,317 +4023,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fight Against Antimicrobial Resistance: We Always Need New Antibacterials but for Right Bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antibacterial evaluation of bis-thiazolium, bis- imidazolium and bis-triazolium derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Grare</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Demoré</w:t>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24173152⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (13), pp.1232-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302158v1</w:t>
+                <w:t xml:space="preserve">hal-02146002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial evaluation of bis-thiazolium, bis- imidazolium and bis-triazolium derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Fight Against Antimicrobial Resistance: We Always Need New Antibacterials but for Right Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+                <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Béatrice Demoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (13), pp.1232-1237. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (17), pp.3152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24173152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146002v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Recent Studies Dealing with the Antibacterial Properties of Silver Nanoparticles: Fact and Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Gouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4367,51 +4367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tetracationic Calix[4]arene Conformation—from Conic Structure to Expanded Bolaform—on Their Antibacterial and Antimycobacterial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (7), pp.911-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.110-114. </w:t>
@@ -4637,708 +4637,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity and cytotoxicity of Pterocarpus erinaceus Poir extracts, fractions and isolated compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grippe aviaire : retour sur l’épizootie française (2015-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Batawila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Faou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.38-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650975v1</w:t>
+                <w:t xml:space="preserve">hal-02542811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact killing and antimicrobial properties of copper</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibacterial activity and cytotoxicity of Pterocarpus erinaceus Poir extracts, fractions and isolated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassifatou Koko Tittikpina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Batawila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.200 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907180v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact killing and antimicrobial properties of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Engels-Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (5), pp.1032 - 1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844922v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Gacemi-Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grippe aviaire : retour sur l’épizootie française (2015-2017)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542811v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis R Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1157, pp.276-287. </w:t>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Virriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6313,161 +6313,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
+                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Pillet</w:t>
+                <w:t xml:space="preserve">Marion L Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Anita Boisrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495201v1</w:t>
+                <w:t xml:space="preserve">hal-01553144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
               </w:r>
@@ -6622,51 +6622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Khameneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (28), pp.4095-4105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6694,217 +6694,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
+                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion L Schiavone</w:t>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Boisrame</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias L Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553144v1</w:t>
+                <w:t xml:space="preserve">hal-01495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des activités antibactériennes des huiles essentielles et/ou de leurs composants majoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,510 +6932,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and glutathione-responsive release of curcumin from mesoporous silica nanoparticles coated using tannic acid-Fe(III) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghoon Kim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+                <w:t xml:space="preserve">Véronique Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Galés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra16004a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495963v1</w:t>
+                <w:t xml:space="preserve">hal-01169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+                <w:t xml:space="preserve">Deprotometalation-iodolysis and computed CH acidity of 1,2,3- and 1,2,4-triazoles. Application to the synthesis of resveratrol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Nagaradja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Phillipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (19), pp.6355-6363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169622v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deprotometalation-iodolysis and computed CH acidity of 1,2,3- and 1,2,4-triazoles. Application to the synthesis of resveratrol analogues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH- and glutathione-responsive release of curcumin from mesoporous silica nanoparticles coated using tannic acid-Fe(III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Phillipot</w:t>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (19), pp.6355-6363. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (110), pp.90550-90558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra16004a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188182v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-guanidinoethylphenylethers organised around a benzene ring: Synthesis and evaluation of their antibacterial and cytotoxic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (20), pp.4791-4793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7624,90 +7624,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (8), pp.3498 - 3506. </w:t>
@@ -7739,614 +7739,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Coronaviruses: Insights into Environmental Resistance and Its Influence on the Development of New Antiseptic Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Geller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v4113044⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650388v1</w:t>
+                <w:t xml:space="preserve">hal-01650390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino-ethoxilated fluorinated amphiphile: Synthesis, self-assembling properties and interactions with ssDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135, pp.330 - 338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity, cytotoxicity and chemical constituents of Hydnora johannis roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, pp.228 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sajb.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Coronaviruses: Insights into Environmental Resistance and Its Influence on the Development of New Antiseptic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.3044 - 3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v4113044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650390v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation as Antibacterial Agents of Water-Soluble Calix[4]arenes and Phenol Derivatives Incorporating Carboxylate Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (8), pp.1373 - 1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8392,51 +8392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and thermodynamic characterization of hydroxy pentacyclic triterpenoic acid/γ-cyclodextrin inclusion complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kedzierewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8638,51 +8638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale effects of antibiotics on P. aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,173 +8878,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel form of melanoma apoptosis resistance: Melanogenesis up-regulation in apoptotic B16-F0 cells delays ursolic acid-triggered cell death</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+                <w:t xml:space="preserve">Dalila Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique L. Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Dibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.04.014⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.57 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650370v1</w:t>
+                <w:t xml:space="preserve">hal-01656597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular drug-organiser: Synthesis, characterization and biological evaluation of penicillin V and/or nalidixic acid calixarene-based podands</w:t>
               </w:r>
@@ -9056,77 +9040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sautrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (24), pp.7534 - 7540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9154,834 +9138,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel form of melanoma apoptosis resistance: Melanogenesis up-regulation in apoptotic B16-F0 cells delays ursolic acid-triggered cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Abdessemed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique L. Mattar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (12), pp.1669 - 1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656597v1</w:t>
+                <w:t xml:space="preserve">hal-01650370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiseptic properties of two calix[4]arenes derivatives on the human coronavirus 229E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Geller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fontanay</w:t>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2010.09.009⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.46 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650299v1</w:t>
+                <w:t xml:space="preserve">hal-01650294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity assessment of heparin nanoparticles in NR8383 macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eidi</w:t>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">G. Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 396 (1-2), pp.156 - 165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grare</w:t>
+                <w:t xml:space="preserve">Antiseptic properties of two calix[4]arenes derivatives on the human coronavirus 229E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.46 - 51. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.343 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2010.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650294v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial activity of novel enolphosphate derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic compounds with activity against multidrug-resistant bacteria: interest of a new compound compared with two older antiseptics, hexamidine and chlorhexidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
+                <w:t xml:space="preserve">S. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.06.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.432 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.02837.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650292v1</w:t>
+                <w:t xml:space="preserve">hal-01650295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic compounds with activity against multidrug-resistant bacteria: interest of a new compound compared with two older antiseptics, hexamidine and chlorhexidine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+                <w:t xml:space="preserve">Synthesis and antibacterial activity of novel enolphosphate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafosse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.218 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.02837.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01650295v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Latitude and Altitude on the Terpenoid and Soluble Phenolic Composition of Juniper ( Juniperus communis ) Needles and Evaluation of Their Antibacterial Activity in the Boreal Zone</w:t>
               </w:r>
@@ -9993,51 +9993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,90 +10101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Guanidinoethyl calixarene and parent phenol derivatives exhibiting antibacterial activities. Synthesis and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,77 +10235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sephadex™-based method for removing microbicidal and cytotoxic residues when testing antiseptics against viruses: Experiments with a human coronavirus as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10378,77 +10378,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (10), pp.2679 - 2682. </w:t>
@@ -10626,461 +10626,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Complexation Ability of a Novel Bis- (guanidinium)-tetrakis-(β-cyclodextrin) Dendrimeric Tetrapod as a Potential Gene Delivery (DNA and siRNA) System. Study of Cellular siRNA Transfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ursolic, oleanolic and betulinic acids: Antibacterial spectra and selectivity indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Menuel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Clarot</w:t>
+                <w:t xml:space="preserve">Joséphine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (2), pp.272 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc800193p⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651217v1</w:t>
+                <w:t xml:space="preserve">hal-01651220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic, oleanolic and betulinic acids: Antibacterial spectra and selectivity indexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Grare</w:t>
+                <w:t xml:space="preserve">Button battery induced cell damage: A pathophysiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Mayer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 120 (2), pp.272 - 276. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (11), pp.1756 - 1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651220v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Button battery induced cell damage: A pathophysiological study</w:t>
+                <w:t xml:space="preserve">Synthesis and Complexation Ability of a Novel Bis- (guanidinium)-tetrakis-(β-cyclodextrin) Dendrimeric Tetrapod as a Potential Gene Delivery (DNA and siRNA) System. Study of Cellular siRNA Transfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Chevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Attik</w:t>
+                <w:t xml:space="preserve">S. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.C. Bottin</w:t>
+                <w:t xml:space="preserve">L. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (11), pp.1756 - 1760. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (12), pp.2357 - 2362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc800193p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656593v1</w:t>
+                <w:t xml:space="preserve">hal-01651217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of mitochondria during ursolic acid-induced apoptotic process in HaCaT and M4Beu cells</w:t>
               </w:r>
@@ -11105,64 +11105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -11200,90 +11200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazolium salts for MIC determination in microplates: Why? Which salt to select? How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,372 +11336,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of para-guanidinoethylcalix[4]arene against susceptible and antibiotic-resistant Gram-negative and Gram-positive bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkm244⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651228v1</w:t>
+                <w:t xml:space="preserve">hal-00165881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro activity of para-guanidinoethylcalix[4]arene against susceptible and antibiotic-resistant Gram-negative and Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.575 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkm244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00165881v1</w:t>
+                <w:t xml:space="preserve">hal-01651228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,51 +11764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles molécules antibactériennes. Intérêt du para-guanidinoéthylcalix[4]arène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11906,90 +11906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional organisation and gain of activity: The case of the antibacterial tetra-para-guanidinoethyl-calix[4]arene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (11), pp.2960 - 2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12165,51 +12165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AZT inhibits Visna/maedi virus -induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12307,51 +12307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and reliable JC-1 and TOTO-3 double staining to assess mitochondrial transmembrane potential and plasma membrane integrity: Interest for cell death investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12556,308 +12556,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of caspases during maedi–visna virus-induced apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">The anti-apoptotic property of NS-398 at high dose can be mediated in part through NF-kappaB activation, hsp70 induction and a decrease in caspase-3 activity in human osteosarcoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moalic-Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-83-12-3153⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (6), pp.1255-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo.20.6.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651236v1</w:t>
+                <w:t xml:space="preserve">hal-02340688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-apoptotic property of NS-398 at high dose can be mediated in part through NF-kappaB activation, hsp70 induction and a decrease in caspase-3 activity in human osteosarcoma cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Implication of caspases during maedi–visna virus-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delebassée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bosgiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20 (6), pp.1255-62. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 83 (12), pp.3153 - 3161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijo.20.6.1255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-83-12-3153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340688v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visna virus-induced cytopathic effect in vitro is caused by apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13108,64 +13108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralités sur les antibiotiques par voie systémique et principes d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Demoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13207,64 +13207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antiseptic Antiviral Activity of Chemical Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13742,103 +13742,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle physiologique de phénolamides chez la tomate et évaluation de leurs propriétés thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sirena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
@@ -13880,90 +13880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
@@ -13992,90 +13992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of new bis-thiazolium, bis-imidazolium, and bis-triazolium derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICT 2017 : 53th International Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14190,51 +14190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE5D48F8"/>
+    <w:nsid w:val="3FEA2265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14421,51 +14421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>