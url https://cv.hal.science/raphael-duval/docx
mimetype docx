--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1782,252 +1782,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320614v1</w:t>
+                <w:t xml:space="preserve">hal-04234853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (8), pp.2084. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234853v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
               </w:r>
@@ -2522,650 +2522,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
+                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Ghorbel</w:t>
+                <w:t xml:space="preserve">Bianca Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawhar Fakhfakh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887046v1</w:t>
+                <w:t xml:space="preserve">hal-03878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brieudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Johansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Duval</w:t>
+                <w:t xml:space="preserve">Maria Halabalaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (21), pp.7472. </w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.1349-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878399v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Nanoparticle Metallic Core Antibacterial Activity: Gold and Silver Nanoparticles against Escherichia coli and Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Antioxidant and Polyphenol-Rich Ethanolic Extract of Rubia tinctorum L. Prevents Urolithiasis in an Ethylene Glycol Experimental Model in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Gouyau</w:t>
+                <w:t xml:space="preserve">Fatima Zahra Marhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachida Aboufatima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041905⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/MOLECULES26041005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145777v1</w:t>
+                <w:t xml:space="preserve">hal-03145980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and Polyphenol-Rich Ethanolic Extract of Rubia tinctorum L. Prevents Urolithiasis in an Ethylene Glycol Experimental Model in Rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Zaid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">M. Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/MOLECULES26041005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145980v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic coliphages are conservative indicators of SARS-CoV-2 inactivation during heat and alkaline pH treatments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Nanoparticle Metallic Core Antibacterial Activity: Gold and Silver Nanoparticles against Escherichia coli and Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gardette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jimmy Gouyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 797, pp.149112. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338452v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubella epidemiology in the Central African Republic, 2015-2016 and molecular characterization of virus strains from 2008-2016</w:t>
               </w:r>
@@ -3409,697 +3409,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosella Spina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Alhanout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+                <w:t xml:space="preserve">hal-02889866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02889866v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Spectrum of Titroleane™: A New Potent Anti-Infective Agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9070391⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954323v1</w:t>
+                <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial Spectrum of Titroleane™: A New Potent Anti-Infective Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9070391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404054v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of bis-thiazolium, bis- imidazolium and bis-triazolium derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihayl Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fight Against Antimicrobial Resistance: We Always Need New Antibacterials but for Right Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,64 +4263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of Recent Studies Dealing with the Antibacterial Properties of Silver Nanoparticles: Fact and Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Gouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.110-114. </w:t>
@@ -4732,613 +4732,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity and cytotoxicity of Pterocarpus erinaceus Poir extracts, fractions and isolated compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Batawila</w:t>
+                <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Gacemi-Kirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.020⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650975v1</w:t>
+                <w:t xml:space="preserve">hal-01844922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact killing and antimicrobial properties of copper</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13681⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907180v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et activités antimicrobiennes de souches de Streptomyces de la Fetzara (Algérie)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact killing and antimicrobial properties of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hotel</w:t>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Engels-Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2017.1316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (5), pp.1032 - 1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844922v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+                <w:t xml:space="preserve">Antibacterial activity and cytotoxicity of Pterocarpus erinaceus Poir extracts, fractions and isolated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassifatou Koko Tittikpina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+                <w:t xml:space="preserve">Komlan Batawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.200 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell biology of microbes and pharmacology of antimicrobial drugs explored by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis R Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1157, pp.276-287. </w:t>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Virriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6371,51 +6371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Boisrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias L Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
@@ -6622,51 +6622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahman Khameneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (28), pp.4095-4105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6834,77 +6834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des activités antibactériennes des huiles essentielles et/ou de leurs composants majoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,441 +6932,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH- and glutathione-responsive release of curcumin from mesoporous silica nanoparticles coated using tannic acid-Fe(III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lachaize</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (110), pp.90550-90558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra16004a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169622v1</w:t>
+                <w:t xml:space="preserve">hal-01495963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotometalation-iodolysis and computed CH acidity of 1,2,3- and 1,2,4-triazoles. Application to the synthesis of resveratrol analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Nagaradja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Phillipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (19), pp.6355-6363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and glutathione-responsive release of curcumin from mesoporous silica nanoparticles coated using tannic acid-Fe(III) complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+                <w:t xml:space="preserve">Mapping HA-tagged protein at the surface of living cells by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Galés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra16004a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly-guanidinoethylphenylethers organised around a benzene ring: Synthesis and evaluation of their antibacterial and cytotoxic properties</w:t>
               </w:r>
@@ -7637,77 +7637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (8), pp.3498 - 3506. </w:t>
@@ -7739,307 +7739,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino-ethoxilated fluorinated amphiphile: Synthesis, self-assembling properties and interactions with ssDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grare</w:t>
+                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jauvert</w:t>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.330 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650390v1</w:t>
+                <w:t xml:space="preserve">hal-01650463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-ethoxilated fluorinated amphiphile: Synthesis, self-assembling properties and interactions with ssDNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
+                <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">E. Jauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">A. Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.12.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650463v1</w:t>
+                <w:t xml:space="preserve">hal-01650390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity, cytotoxicity and chemical constituents of Hydnora johannis roots</w:t>
               </w:r>
@@ -8276,51 +8276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation as Antibacterial Agents of Water-Soluble Calix[4]arenes and Phenol Derivatives Incorporating Carboxylate Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,260 +8386,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and thermodynamic characterization of hydroxy pentacyclic triterpenoic acid/γ-cyclodextrin inclusion complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Synergy of Colistin Combinations against Colistin-Resistant Acinetobacter baumannii, Pseudomonas aeruginosa, and Klebsiella pneumoniae Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Kedzierewicz</w:t>
+                <w:t xml:space="preserve">C. Vidaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73 (1-4), pp.341 - 347. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (9), pp.4856 - 4861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10847-011-0063-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05996-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650404v1</w:t>
+                <w:t xml:space="preserve">hal-01650377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Synergy of Colistin Combinations against Colistin-Resistant Acinetobacter baumannii, Pseudomonas aeruginosa, and Klebsiella pneumoniae Isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical and thermodynamic characterization of hydroxy pentacyclic triterpenoic acid/γ-cyclodextrin inclusion complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kedzierewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vidaillac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1-4), pp.341 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-011-0063-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.05996-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01650377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale effects of antibiotics on P. aeruginosa</w:t>
               </w:r>
@@ -8878,317 +8878,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
+                <w:t xml:space="preserve">Molecular drug-organiser: Synthesis, characterization and biological evaluation of penicillin V and/or nalidixic acid calixarene-based podands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Abdessemed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Adel Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar Dibi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (24), pp.7534 - 7540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656597v1</w:t>
+                <w:t xml:space="preserve">hal-01650366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular drug-organiser: Synthesis, characterization and biological evaluation of penicillin V and/or nalidixic acid calixarene-based podands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Ben Salem</w:t>
+                <w:t xml:space="preserve">Dominique L. Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sautrey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
+                <w:t xml:space="preserve">Ammar Dibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (24), pp.7534 - 7540. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.57 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650366v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel form of melanoma apoptosis resistance: Melanogenesis up-regulation in apoptotic B16-F0 cells delays ursolic acid-triggered cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,307 +9284,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity assessment of heparin nanoparticles in NR8383 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+                <w:t xml:space="preserve">H. Eidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mourer</w:t>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
+                <w:t xml:space="preserve">G. Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (1-2), pp.156 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650294v1</w:t>
+                <w:t xml:space="preserve">hal-01650309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity assessment of heparin nanoparticles in NR8383 macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Attik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Bottin</w:t>
+                <w:t xml:space="preserve">M. Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.46 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01650309v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiseptic properties of two calix[4]arenes derivatives on the human coronavirus 229E</w:t>
               </w:r>
@@ -9596,77 +9596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (3), pp.343 - 346. </w:t>
@@ -9698,290 +9698,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic compounds with activity against multidrug-resistant bacteria: interest of a new compound compared with two older antiseptics, hexamidine and chlorhexidine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and antibacterial activity of novel enolphosphate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafosse</w:t>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ribon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.02837.x⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (5), pp.218 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650295v1</w:t>
+                <w:t xml:space="preserve">hal-01650292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial activity of novel enolphosphate derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Cationic compounds with activity against multidrug-resistant bacteria: interest of a new compound compared with two older antiseptics, hexamidine and chlorhexidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Finance</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2010.06.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.432 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2009.02837.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01650292v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Latitude and Altitude on the Terpenoid and Soluble Phenolic Composition of Juniper ( Juniperus communis ) Needles and Evaluation of Their Antibacterial Activity in the Boreal Zone</w:t>
               </w:r>
@@ -9993,51 +9993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,64 +10248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sephadex™-based method for removing microbicidal and cytotoxic residues when testing antiseptics against viruses: Experiments with a human coronavirus as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10365,77 +10365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards calixarene-based prodrugs: Drug release and antibacterial behaviour of a water-soluble nalidixic acid/calix[4]arene ester adduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10632,90 +10632,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursolic, oleanolic and betulinic acids: Antibacterial spectra and selectivity indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10787,90 +10787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Button battery induced cell damage: A pathophysiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (11), pp.1756 - 1760. </w:t>
@@ -11118,51 +11118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -11213,77 +11213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazolium salts for MIC determination in microplates: Why? Which salt to select? How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,372 +11336,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro activity of para-guanidinoethylcalix[4]arene against susceptible and antibiotic-resistant Gram-negative and Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (3), pp.575 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkm244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165881v1</w:t>
+                <w:t xml:space="preserve">hal-01651228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of para-guanidinoethylcalix[4]arene against susceptible and antibiotic-resistant Gram-negative and Gram-positive bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular recognition of nucleotides by a new bis(guanidinium) tetrakis(beta-cyclodextrin) tetrapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marsura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (6), pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b613312f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkm244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651228v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,64 +11764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles molécules antibactériennes. Intérêt du para-guanidinoéthylcalix[4]arène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf de Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11932,51 +11932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12165,51 +12165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AZT inhibits Visna/maedi virus -induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12307,51 +12307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and reliable JC-1 and TOTO-3 double staining to assess mitochondrial transmembrane potential and plasma membrane integrity: Interest for cell death investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12588,51 +12588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moalic-Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12696,51 +12696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of caspases during maedi–visna virus-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12813,51 +12813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visna virus-induced cytopathic effect in vitro is caused by apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delebassée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antiseptic Antiviral Activity of Chemical Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13794,51 +13794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sirena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
@@ -13880,90 +13880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
@@ -14005,51 +14005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of new bis-thiazolium, bis-imidazolium, and bis-triazolium derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,51 +14190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FEA2265"/>
+    <w:nsid w:val="A414B193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14421,51 +14421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>