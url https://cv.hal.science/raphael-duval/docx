--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1025,546 +1025,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Youlyouz-Marfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rukset Attar</w:t>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.3826. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196379v1</w:t>
+                <w:t xml:space="preserve">hal-04142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inorganic Nanoparticles: Tools to Emphasize the Janus Face of Amphotericin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissam Youlyouz-Marfak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12101543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142473v1</w:t>
+                <w:t xml:space="preserve">hal-04259782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic Nanoparticles: Tools to Emphasize the Janus Face of Amphotericin B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentation Field-Flow Fractionation: A Diagnostic Tool for Rapid Antimicrobial Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Mammari</w:t>
+                <w:t xml:space="preserve">Audrey Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Battu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delebassée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12101543⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (46), pp.16950-16957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259782v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation Field-Flow Fractionation: A Diagnostic Tool for Rapid Antimicrobial Susceptibility Testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Battu</w:t>
+                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Delebassée</w:t>
+                <w:t xml:space="preserve">Hicham El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Duval</w:t>
+                <w:t xml:space="preserve">Rukset Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (46), pp.16950-16957. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372752v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
               </w:r>
@@ -1782,520 +1782,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234853v1</w:t>
+                <w:t xml:space="preserve">hal-04320614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic Acid’s Alluring Journey: One Triterpenoid vs. Cancer Hallmarks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photothermal/Photoacoustic Therapy Combined with Metal-Based Nanomaterials for the Treatment of Microbial Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Mammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (23), pp.7897. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11082084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320614v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15225488⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311107v1</w:t>
+                <w:t xml:space="preserve">hal-04262728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adam Daïch</w:t>
+                <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), pp.5488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15225488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262728v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniellia oliveri (Rolfe) Hutch and Dalziel: Antimicrobial Activities, Cytotoxicity Evaluation, and Phytochemical Identification by GC-MS</w:t>
               </w:r>
@@ -2411,77 +2411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Knowledge on the Oxidative-Stress-Mediated Antimicrobial Properties of Metal-Based Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,265 +2522,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
+                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Johansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Duval</w:t>
+                <w:t xml:space="preserve">Amal Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jawhar Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brieudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.1349-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878399v1</w:t>
+                <w:t xml:space="preserve">hal-04887046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antibacterial Activity using Micro-broth Dilution Method and Antioxidant Activity of Essential Oil and Water Extract from Aerial Part of Tunisian Thymus algeriensis Boiss. &amp; Reut.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Evidence of a Combination of Terpinen-4-ol and α-Terpineol as a Promising Tool against ESKAPE Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+                <w:t xml:space="preserve">Bianca Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (6), pp.1349-1364. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (21), pp.7472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2021.2021112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887046v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant and Polyphenol-Rich Ethanolic Extract of Rubia tinctorum L. Prevents Urolithiasis in an Ethylene Glycol Experimental Model in Rats</w:t>
               </w:r>
@@ -3060,64 +3060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Gouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (4), pp.1905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3409,641 +3409,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Alhanout</w:t>
+                <w:t xml:space="preserve">Antimicrobial Spectrum of Titroleane™: A New Potent Anti-Infective Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sergere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9070391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889866v1</w:t>
+                <w:t xml:space="preserve">hal-02954323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Bacteriocins, Antimicrobial Peptides from Bacterial Origin: Overview of Their Biology and Their Impact against Multidrug-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Alhanout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Mérito</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael E Duval</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404054v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Spectrum of Titroleane™: A New Potent Anti-Infective Agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Johansen</w:t>
+                <w:t xml:space="preserve">Functionalization of 9-thioxanthone at the 1-position: From arylamino derivatives to [1]benzo(thio)pyrano[4,3,2-de]benzothieno[2,3-b]quinolines of biological interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahida Mokhtari Brikci-Nigassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.391. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.103347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9070391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2019.103347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954323v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of bis-thiazolium, bis- imidazolium and bis-triazolium derivatives</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihayl Varbanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Gouyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (12), pp.1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.110-114. </w:t>
@@ -4872,103 +4872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
@@ -5161,64 +5161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassifatou Koko Tittikpina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Batawila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis R Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Ríos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1157, pp.276-287. </w:t>
@@ -5647,291 +5647,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t>
+                <w:t xml:space="preserve">Core–shell alginate@silica microparticles encapsulating probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Smolyakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">F. Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (48), pp.7929 - 7935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TB02802K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552823v1</w:t>
+                <w:t xml:space="preserve">hal-01650946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell alginate@silica microparticles encapsulating probiotics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High speed indentation measures by FV, QI and QNM introduce a new understanding of bionanomechanical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontanay</w:t>
+                <w:t xml:space="preserve">Georges Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Canilho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (48), pp.7929 - 7935. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6TB02802K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650946v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of sterically stabilized liposomes for S-nitrosoglutathione targeting to macrophages</w:t>
               </w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Virriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6313,572 +6313,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
+                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion L Schiavone</w:t>
+                <w:t xml:space="preserve">M. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Boisrame</w:t>
+                <w:t xml:space="preserve">C Vidaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias L Richard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (8), pp.2261-2270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553144v1</w:t>
+                <w:t xml:space="preserve">hal-01553126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling of a mechanism of resistance to colistin in Klebsiella pneumoniae using atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Insights in Nanoparticle-Bacterium Interactions: New Frontiers to Bypass Bacterial Resistance to Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roudayna Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Herold</w:t>
+                <w:t xml:space="preserve">Bahman Khameneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vidaillac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkv118⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (28), pp.4095-4105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138161282128150922175445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553126v1</w:t>
+                <w:t xml:space="preserve">hal-01281141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in Nanoparticle-Bacterium Interactions: New Frontiers to Bypass Bacterial Resistance to Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roudayna Diab</w:t>
+                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahman Khameneh</w:t>
+                <w:t xml:space="preserve">Marion Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Joubert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (28), pp.4095-4105. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/138161282128150922175445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281141v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of living cell arrays for atomic force microscopy studies</w:t>
+                <w:t xml:space="preserve">Multiparametric imaging of adhesive nanodomains at the surface of Candida albicans by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Pillet</w:t>
+                <w:t xml:space="preserve">Marion L Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schiavone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">Anita Boisrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+                <w:t xml:space="preserve">Mathias L Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.199-204. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nprot.2015.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495201v1</w:t>
+                <w:t xml:space="preserve">hal-01553144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des activités antibactériennes des huiles essentielles et/ou de leurs composants majoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6951,90 +6951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH- and glutathione-responsive release of curcumin from mesoporous silica nanoparticles coated using tannic acid-Fe(III) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (110), pp.90550-90558. </w:t>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7624,51 +7624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Effects of Caspofungin against Two Yeast Species, Saccharomyces cerevisiae and Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,588 +7739,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-ethoxilated fluorinated amphiphile: Synthesis, self-assembling properties and interactions with ssDNA</w:t>
+                <w:t xml:space="preserve">Antibacterial activity, cytotoxicity and chemical constituents of Hydnora johannis roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
+                <w:t xml:space="preserve">S. Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">F. Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">M. Maldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 135, pp.330 - 338. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78, pp.228 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650463v1</w:t>
+                <w:t xml:space="preserve">hal-01650371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Coronaviruses: Insights into Environmental Resistance and Its Influence on the Development of New Antiseptic Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.3044 - 3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v4113044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650390v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity, cytotoxicity and chemical constituents of Hydnora johannis roots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Chrétien</w:t>
+                <w:t xml:space="preserve">Amino-ethoxilated fluorinated amphiphile: Synthesis, self-assembling properties and interactions with ssDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Maldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.330 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650371v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Coronaviruses: Insights into Environmental Resistance and Its Influence on the Development of New Antiseptic Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale analysis of the effects of antibiotics and CX1 on a Pseudomonas aeruginosa multidrug-resistant strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Geller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. B. Regnouf-De-Vains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (12), pp.3044 - 3068. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v4113044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650388v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation as Antibacterial Agents of Water-Soluble Calix[4]arenes and Phenol Derivatives Incorporating Carboxylate Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical and thermodynamic characterization of hydroxy pentacyclic triterpenoic acid/γ-cyclodextrin inclusion complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kedzierewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumarcay-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marsura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8878,847 +8878,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular drug-organiser: Synthesis, characterization and biological evaluation of penicillin V and/or nalidixic acid calixarene-based podands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel form of melanoma apoptosis resistance: Melanogenesis up-regulation in apoptotic B16-F0 cells delays ursolic acid-triggered cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Ben Salem</w:t>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sautrey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (24), pp.7534 - 7540. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 317 (12), pp.1669 - 1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650366v1</w:t>
+                <w:t xml:space="preserve">hal-01650370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Molecular drug-organiser: Synthesis, characterization and biological evaluation of penicillin V and/or nalidixic acid calixarene-based podands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sautrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ammar Dibi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.57 - 62. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (24), pp.7534 - 7540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656597v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel form of melanoma apoptosis resistance: Melanogenesis up-regulation in apoptotic B16-F0 cells delays ursolic acid-triggered cell death</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two New Anthraquinone Glycosides from Gladiolus segetum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+                <w:t xml:space="preserve">Dalila Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique L. Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Dibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2011.04.014⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.57 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-010-0015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650370v1</w:t>
+                <w:t xml:space="preserve">hal-01656597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity assessment of heparin nanoparticles in NR8383 macrophages</w:t>
+                <w:t xml:space="preserve">Antiseptic properties of two calix[4]arenes derivatives on the human coronavirus 229E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eidi</w:t>
+                <w:t xml:space="preserve">C. Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Attik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Bottin</w:t>
+                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 396 (1-2), pp.156 - 165. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (3), pp.343 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2010.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650309v1</w:t>
+                <w:t xml:space="preserve">hal-01650299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fontanay</w:t>
+                <w:t xml:space="preserve">Cytotoxicity assessment of heparin nanoparticles in NR8383 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mourer</w:t>
+                <w:t xml:space="preserve">G. Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
+                <w:t xml:space="preserve">M.C. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.46 - 51. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (1-2), pp.156 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650294v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiseptic properties of two calix[4]arenes derivatives on the human coronavirus 229E</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Cinétique d’action du para-guanidinoéthylcalix[4]arène, et évolution de la perméabilité membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Massimba Dibama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (3), pp.343 - 346. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.46 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2010.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650299v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial activity of novel enolphosphate derivatives</w:t>
               </w:r>
@@ -9833,103 +9833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic compounds with activity against multidrug-resistant bacteria: interest of a new compound compared with two older antiseptics, hexamidine and chlorhexidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.432 - 438. </w:t>
@@ -9993,51 +9993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10127,51 +10127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10235,64 +10235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Sephadex™-based method for removing microbicidal and cytotoxic residues when testing antiseptics against viruses: Experiments with a human coronavirus as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,64 +10378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Massimba Dibama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10626,461 +10626,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic, oleanolic and betulinic acids: Antibacterial spectra and selectivity indexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Complexation Ability of a Novel Bis- (guanidinium)-tetrakis-(β-cyclodextrin) Dendrimeric Tetrapod as a Potential Gene Delivery (DNA and siRNA) System. Study of Cellular siRNA Transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Mayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Finance</w:t>
+                <w:t xml:space="preserve">S. Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (12), pp.2357 - 2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc800193p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651220v1</w:t>
+                <w:t xml:space="preserve">hal-01651217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Button battery induced cell damage: A pathophysiological study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Attik</w:t>
+                <w:t xml:space="preserve">Ursolic, oleanolic and betulinic acids: Antibacterial spectra and selectivity indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dika</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (11), pp.1756 - 1760. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (2), pp.272 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656593v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Complexation Ability of a Novel Bis- (guanidinium)-tetrakis-(β-cyclodextrin) Dendrimeric Tetrapod as a Potential Gene Delivery (DNA and siRNA) System. Study of Cellular siRNA Transfection</w:t>
+                <w:t xml:space="preserve">Button battery induced cell damage: A pathophysiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Menuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+                <w:t xml:space="preserve">J.C. Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Diez</w:t>
+                <w:t xml:space="preserve">H. Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (12), pp.2357 - 2362. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (11), pp.1756 - 1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc800193p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651217v1</w:t>
+                <w:t xml:space="preserve">hal-01656593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential involvement of mitochondria during ursolic acid-induced apoptotic process in HaCaT and M4Beu cells</w:t>
               </w:r>
@@ -11105,64 +11105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cook-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
@@ -11213,51 +11213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrazolium salts for MIC determination in microplates: Why? Which salt to select? How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11368,51 +11368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,90 +11618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectrophoresis and atomic force microscopy: new tools to explore mechanism of action of antibacterial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf-De-Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11764,64 +11764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles molécules antibactériennes. Intérêt du para-guanidinoéthylcalix[4]arène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Regnouf de Vains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12288,295 +12288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and reliable JC-1 and TOTO-3 double staining to assess mitochondrial transmembrane potential and plasma membrane integrity: Interest for cell death investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ursolic acid induces apoptosis through caspase-3 activation and cell cycle arrest in HaCat cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zuliani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice André</w:t>
+                <w:t xml:space="preserve">Jean-Louis Beneytout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.10059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo.23.1.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656587v1</w:t>
+                <w:t xml:space="preserve">hal-01651248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursolic acid induces apoptosis through caspase-3 activation and cell cycle arrest in HaCat cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Jayat-Vignoles</w:t>
+                <w:t xml:space="preserve">Sensitive and reliable JC-1 and TOTO-3 double staining to assess mitochondrial transmembrane potential and plasma membrane integrity: Interest for cell death investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Schnébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Beneytout</w:t>
+                <w:t xml:space="preserve">Patrice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54A (2), pp.100 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijo.23.1.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.10059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651248v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anti-apoptotic property of NS-398 at high dose can be mediated in part through NF-kappaB activation, hsp70 induction and a decrease in caspase-3 activity in human osteosarcoma cells.</w:t>
               </w:r>
@@ -13207,51 +13207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antiseptic Antiviral Activity of Chemical Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Geller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13615,51 +13615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Atakpama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pereki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13794,51 +13794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale Sirena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
@@ -13880,90 +13880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
@@ -14005,51 +14005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antibacterial evaluation of new bis-thiazolium, bis-imidazolium, and bis-triazolium derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fontanay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,51 +14190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A414B193"/>
+    <w:nsid w:val="C59EFCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14421,51 +14421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4349-5595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076946096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7180-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Es-Sai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rabbaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Laaziouez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30030653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ndayambaje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Chgari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05024411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Ouadghiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El Faqer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17071232" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04921199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Sayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Venard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/acbr.50170425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04259782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mammari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12101543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04372752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tlili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Battu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04243657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mourer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28196954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11082084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Koko Tittikpina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Jacob" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11121699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03640340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020437" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ghorbel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Fakhfakh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brieudes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2021.2021112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Johansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sergere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Marhoume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aboufatima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES26041005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varbanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retourney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gardette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Gouyau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041905" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Pagonendji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sausy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Faou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.08.050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03164324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Souhait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i2.60953" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9070391" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Alhanout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050639" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahida Mokhtari Brikci-Nigassa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2019.103347" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146002v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02302158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24173152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9121775" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Constant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800609" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.05.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F9NZ4CL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ducousso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Gacemi-Kirane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2017.1316" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01907180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engels-Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13681" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Batawila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.10.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX0C5VW4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695551v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Hamza-Reguig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Domingo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar R&#237;os-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.12.052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouyo Atakpama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodabalo Pereki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jawad Nasim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/chem-2017-0024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haffner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02802K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Smolyakov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2016.03.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320655v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudayna Diab" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Virriat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ronzani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2130" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650931v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tittikpina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontanay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Batawila" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Akpagana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596502" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharoon Griffin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassifatou Tittikpina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Marby" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Alkhayer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Denezhkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics8020011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553126v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herold" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaillac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281141v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Khameneh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161282128150922175445" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495201v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schiavone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2015.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01553144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L Schiavone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisrame" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.07.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Mougenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56635" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra16004a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Phillipot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.08.031" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169622v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachaize" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gal&#233;s" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2407" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBPHDV12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Massimba Dibama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Rols" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.02.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2K47WHVW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00105-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yagi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maldini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2011.09.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650388v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Geller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v4113044" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.12.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLK2GKH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grare" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jauvert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutable" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00575" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201200044" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHDD7S30-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaillac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benichou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05996-11" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kedzierewicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-011-0063-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4TSVD77F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650395v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSG0S1PL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clarot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2012.09.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cook-Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2011.04.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38HC2MN7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Salem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sautrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656597v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Abdessemed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Mattar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Dibi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-010-0015-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Massimba Dibama" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf-De-Vains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2010.09.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eidi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bottin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZP219T6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2009.07.015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Finance" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2010.06.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T24L2L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ribon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2009.02837.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Peltola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Julkunen-Tiitto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902423k" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651210v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.06.040" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.03.023" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.03.139" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4ND0LJL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651217v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc800193p" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-26B8C78X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Mayer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2008.09.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDX316M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656593v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chevin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dika" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.09.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NB1DB1K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Harmand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat-Vignoles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.19.1.145" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cornil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.05.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JC4ZQ7S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm244" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cuc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marsura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613312f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-40TJ373C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651226v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finance" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2007.08.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC0JQCBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnouf de Vains" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.07.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHN1868R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651231v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.02.072" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LWKPZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651251v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20588" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651235v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cook-Moreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosgiraud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0213-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N1R859FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beneytout" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.23.1.105" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01656587v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zuliani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jayat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Schn&#233;bert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.10059" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340688v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moalic-Juge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.20.6.1255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651236v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3153" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651238v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. P. Cardot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-001-0791-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2XLXJCTD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Volpatto Marques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Salwinski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Enemark-Rasmussen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gotfredsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23243-5_9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146351v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01651205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284025v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thevenot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950793v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02894486v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk Tittikpina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Atakpama" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pereki" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1608531" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03249712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02278103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>