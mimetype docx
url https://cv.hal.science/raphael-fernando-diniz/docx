--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -166,209 +166,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igreja católica e missão social na Amazônia Ocidental</w:t>
+                <w:t xml:space="preserve">O circuito espacial de produção da farinha d’água/amarela e seus círculos de cooperação no município de Manaus – AM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mayara Rodrigues Carvalho</w:t>
+                <w:t xml:space="preserve">Bruno de Lima Blm Gondim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (53), pp.242-262. </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (53), pp.303-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05577845v1</w:t>
+                <w:t xml:space="preserve">halshs-05577870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O circuito espacial de produção da farinha d’água/amarela e seus círculos de cooperação no município de Manaus – AM</w:t>
+                <w:t xml:space="preserve">Igreja católica e missão social na Amazônia Ocidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno de Lima Blm Gondim</w:t>
+                <w:t xml:space="preserve">Maria Mayara Rodrigues Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (53), pp.303-323. </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (53), pp.242-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05577870v1</w:t>
+                <w:t xml:space="preserve">halshs-05577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classist, Sexist, Racist, and Regionalist Nature of the Access to Rural Extension Service in Brazil:</w:t>
               </w:r>
@@ -439,602 +439,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A experiência da Feira no Sítio: avanços e desafios à construção de um circuito curto de comercialização da agricultura familiar agroecológica em Manaus-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04779195v1</w:t>
+                <w:t xml:space="preserve">halshs-05578342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultura urbana: repensando novas forma de manejar o quintal produtivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Matos</w:t>
+                <w:t xml:space="preserve">Abelhas Nativas Sem Ferrão da Amazônia: uma perspectiva de transformação de espaços agroecológicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Adu Schwade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578358v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A experiência da Feira no Sítio: avanços e desafios à construção de um circuito curto de comercialização da agricultura familiar agroecológica em Manaus-AM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578342v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelhas Nativas Sem Ferrão da Amazônia: uma perspectiva de transformação de espaços agroecológicos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultura urbana: repensando novas forma de manejar o quintal produtivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelem Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+                <w:t xml:space="preserve">João Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jucimara Gonçalves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurício Adu Schwade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+                <w:t xml:space="preserve">Luciana Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578351v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05574973v1</w:t>
+                <w:t xml:space="preserve">halshs-04779195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelhas nativas da Amazônia: uma experiência com crianças da rede pública de ensino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Nonato Brilhante Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,77 +1085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas de beneficiamento e uso sustentável do óleo de Andiroba na Amazônia: experiências de resgate e socialização de saberes no Sítio Agroecológico Santa Rita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amélia dos Santos Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1206,64 +1206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O fardo é pesado, mas dona Clara Batalha: experiências de agricultora familiar com o plantio agroecológico de pitaya na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clara Alves Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Costa Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jucimara Gonçalves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1539,51 +1539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARADIGMAS DA EXTENSÃO RURAL EM QUESTÃO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos Geográficos: Revista Eletrônica de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.461-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,64 +1630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace rural bresilien dans les deux premieres decennies de XXIe siecle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Para Onde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.01-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1715,525 +1715,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questão agrária e luta pela reforma agrária na transição do século XX para o XXI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A NATUREZA CLASSISTA, SEXISTA, RACISTA E REGIONALISTA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS 2006 E 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campo-Território</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14393/RCT164204⟩</w:t>
+              <w:t xml:space="preserve">Revista Terceira Margem Amazônia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (17), pp.111-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36882/2525-4812.2021v7i17.p111-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05574979v1</w:t>
+                <w:t xml:space="preserve">halshs-05574978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGUALDADES SOCIOESPACIAIS NO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE GEOGRÁFICA DOS DADOS DA AGRICULTURA FAMILIAR E NÃO FAMILIAR NOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
+                <w:t xml:space="preserve">A GEOGRAFIA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA PELOS AGRICULTORES FAMILIARES NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Cesar Ecc Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista NERA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47946/rnera.v0i60.8361⟩</w:t>
+              <w:t xml:space="preserve">PEGADA - A Revista da Geografia do Trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.128-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33026/peg.v21i3.8061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05574980v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NATUREZA CLASSISTA, SEXISTA, RACISTA E REGIONALISTA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS 2006 E 2017</w:t>
+                <w:t xml:space="preserve">DESIGUALDADES SOCIOESPACIAIS NO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE GEOGRÁFICA DOS DADOS DA AGRICULTURA FAMILIAR E NÃO FAMILIAR NOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Terceira Margem Amazônia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36882/2525-4812.2021v7i17.p111-138⟩</w:t>
+              <w:t xml:space="preserve">Revista NERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.123-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47946/rnera.v0i60.8361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05574978v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOGRAFIA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA PELOS AGRICULTORES FAMILIARES NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questão agrária e luta pela reforma agrária na transição do século XX para o XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro César Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Rodrigues de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Soares da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Cesar Ecc Clemente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Paulo Françozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEGADA - A Revista da Geografia do Trabalho</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (3), pp.128-160. </w:t>
+              <w:t xml:space="preserve">Campo-Território</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (42 Out.), pp.86-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33026/peg.v21i3.8061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/RCT164204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05574975v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultura familiar, ação extensionista e políticas públicas</w:t>
+                <w:t xml:space="preserve">A questão do acesso aos serviços de orientação técnica no Brasil e no estado de Goiás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo-Território</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (36 Jul.), pp.06-35. </w:t>
+              <w:t xml:space="preserve">, 2020, 15 (35 Abr.), pp.230-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/RCT153601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/RCT153509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05554763v1</w:t>
+                <w:t xml:space="preserve">halshs-05574976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETNOSABERES E CULTURAS TRADICIONAIS AFROBRASILEIRAS</w:t>
               </w:r>
@@ -2291,161 +2291,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A questão do acesso aos serviços de orientação técnica no Brasil e no estado de Goiás</w:t>
+                <w:t xml:space="preserve">Agricultura familiar, ação extensionista e políticas públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo-Território</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (35 Abr.), pp.230-259. </w:t>
+              <w:t xml:space="preserve">, 2020, 15 (36 Jul.), pp.06-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14393/RCT153509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14393/RCT153601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05574976v1</w:t>
+                <w:t xml:space="preserve">halshs-05554763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESTRUCTURING, REORIENTATION AND RENEWAL OF THE EXTENSION SERVICE IN BRAZIL:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extensão Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Castro Neves Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extensão Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3122,295 +3122,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÊNERO, AGRICULTURA FAMILIAR E (RE)ORGANIZAÇÃO DO ESPAÇO RURAL EM COMUNIDADES QUILOMBOLAS DE MINAS NOVAS E CHAPADA DO NORTE – VALE DO JEQUITINHONHA/MG/BRASIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+                <w:t xml:space="preserve">O USO DA BIODIVERSIDADE LOCAL E DA AGROECOLOGIA NA RECUPERAÇÃO DE ÁREAS DEGRADADAS EM TERRITÓRIOS QUILOMBOLAS NOS MUNICÍPIOS DE MINAS NOVAS E CHAPADA DO NORTE, VALE DO JEQUITINHONHA/MG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Rfd Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aparecida dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Geográfica de América Central</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliê Geográfico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5216/ag.v5i2.15481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05578198v1</w:t>
+                <w:t xml:space="preserve">halshs-05578160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quintais agroflorestais nos Cerrados do Vale do Jequitinhonha/MG: espaços agroecológicos de conservação ambiental e reprodução socioespacial camponesa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GÊNERO, AGRICULTURA FAMILIAR E (RE)ORGANIZAÇÃO DO ESPAÇO RURAL EM COMUNIDADES QUILOMBOLAS DE MINAS NOVAS E CHAPADA DO NORTE – VALE DO JEQUITINHONHA/MG/BRASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisele Oliveira Miné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.1-5</w:t>
+              <w:t xml:space="preserve">Revista Geográfica de América Central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (47E), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578191v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O USO DA BIODIVERSIDADE LOCAL E DA AGROECOLOGIA NA RECUPERAÇÃO DE ÁREAS DEGRADADAS EM TERRITÓRIOS QUILOMBOLAS NOS MUNICÍPIOS DE MINAS NOVAS E CHAPADA DO NORTE, VALE DO JEQUITINHONHA/MG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Aparecida dos Santos Tubaldini</w:t>
+                <w:t xml:space="preserve">Quintais agroflorestais nos Cerrados do Vale do Jequitinhonha/MG: espaços agroecológicos de conservação ambiental e reprodução socioespacial camponesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Oliveira Miné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliê Geográfico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5216/ag.v5i2.15481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578160v1</w:t>
+                <w:t xml:space="preserve">halshs-05578191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3428,51 +3428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Populations Traditionnelles Amazoniennes &amp;quot;Riberinhas&amp;quot; : Défis, Adaptations et Innovations dans un Contexte de Changements Globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B525F23"/>
+    <w:nsid w:val="164B76CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3965,51 +3965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-fernando-diniz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayara Rodrigues Carvalho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8611" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577870v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Lima Blm Gondim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v34n1.97689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelem Pinheiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Matos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucimara Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Vaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnilda Pereira S&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dias Correia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Adu Schwade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Brilhante Alencar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#233;lia dos Santos Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Alves Batalha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielson Santos Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Costa Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Monteiro Lobato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueny Diana Oliveira de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethelen Alves de Morais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54446/bcg.v14i2.3599" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/estgeo.v20i3.17001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro C&#233;sar Clemente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soares da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Fran&#231;ozi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT164204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47946/rnera.v0i60.8361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p111-138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Ecc Clemente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33026/peg.v21i3.8061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2019.v21i47.a28178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2318179633174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Castro Neves Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila De Miranda Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nicolau Santos da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v42i0.44648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Anh Hespanhol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2016.19161" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zanzoni Itaborahy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Rfd Diniz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Oliveira Min&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v10i1.9954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ag.v5i2.15481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallefy Arce Matos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-fernando-diniz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Lima Blm Gondim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayara Rodrigues Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8611" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v34n1.97689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnilda Pereira S&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dias Correia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Adu Schwade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelem Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Matos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucimara Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Vaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Brilhante Alencar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#233;lia dos Santos Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Alves Batalha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielson Santos Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Costa Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Monteiro Lobato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueny Diana Oliveira de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethelen Alves de Morais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54446/bcg.v14i2.3599" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/estgeo.v20i3.17001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p111-138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Ecc Clemente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33026/peg.v21i3.8061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47946/rnera.v0i60.8361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro C&#233;sar Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soares da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Fran&#231;ozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT164204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2019.v21i47.a28178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2318179633174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Castro Neves Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila De Miranda Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nicolau Santos da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v42i0.44648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Anh Hespanhol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2016.19161" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zanzoni Itaborahy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Rfd Diniz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Oliveira Min&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v10i1.9954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ag.v5i2.15481" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallefy Arce Matos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>