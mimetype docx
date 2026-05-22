--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0664-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=p9sb9IkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,3253 +179,3253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O circuito espacial de produção da farinha d’água/amarela e seus círculos de cooperação no município de Manaus – AM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Lima Blm Gondim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (53), pp.303-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igreja católica e missão social na Amazônia Ocidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayara Rodrigues Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (53), pp.242-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18227/2177-4307.acta.v19i53.8611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classist, Sexist, Racist, and Regionalist Nature of the Access to Rural Extension Service in Brazil:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de Geografía: Revista Colombiana de Geografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15446/rcdg.v34n1.97689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A experiência da Feira no Sítio: avanços e desafios à construção de um circuito curto de comercialização da agricultura familiar agroecológica em Manaus-AM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+                <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578342v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelhas Nativas Sem Ferrão da Amazônia: uma perspectiva de transformação de espaços agroecológicos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agricultura urbana: repensando novas forma de manejar o quintal produtivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelem Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jucimara Gonçalves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578351v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transição ecológica na agricultura francesa: o protagonismo de redes pensantes, densas e diversificadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.e74278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5902/2236499474278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultura urbana: repensando novas forma de manejar o quintal produtivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abelhas Nativas Sem Ferrão da Amazônia: uma perspectiva de transformação de espaços agroecológicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício Adu Schwade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Vaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578358v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transição ecológica na agricultura francesa : o protagonismo de redes pensantes, densas e diversificadas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A experiência da Feira no Sítio: avanços e desafios à construção de um circuito curto de comercialização da agricultura familiar agroecológica em Manaus-AM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Dias Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Ensino &amp; Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779195v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelhas nativas da Amazônia: uma experiência com crianças da rede pública de ensino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Nonato Brilhante Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas de beneficiamento e uso sustentável do óleo de Andiroba na Amazônia: experiências de resgate e socialização de saberes no Sítio Agroecológico Santa Rita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Amélia dos Santos Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O fardo é pesado, mas dona Clara Batalha: experiências de agricultora familiar com o plantio agroecológico de pitaya na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clara Alves Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnilda Pereira Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Dias Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quintal produtivo na área urbana de Manacapuru-AM: desafios e perspectivas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A importância dos modelos gráficos para um debate geohistórico do processo de ocupação do rio Xingu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismark Costa Leite</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mateus Monteiro Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jucimara Gonçalves dos Santos</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sueny Diana Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kethelen Alves de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim Campineiro de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.369-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54446/bcg.v14i2.3599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05578347v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A importância dos modelos gráficos para um debate geohistórico do processo de ocupação do rio Xingu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quintal produtivo na área urbana de Manacapuru-AM: desafios e perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielson Santos Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismark Costa Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kethelen Alves de Morais</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jucimara Gonçalves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim Campineiro de Geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05574971v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARADIGMAS DA EXTENSÃO RURAL EM QUESTÃO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos Geográficos: Revista Eletrônica de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.461-481. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5016/estgeo.v20i3.17001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace rural bresilien dans les deux premieres decennies de XXIe siecle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Para Onde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.01-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1982-0003.129882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NATUREZA CLASSISTA, SEXISTA, RACISTA E REGIONALISTA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS 2006 E 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Terceira Margem Amazônia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (17), pp.111-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36882/2525-4812.2021v7i17.p111-138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GEOGRAFIA DO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA PELOS AGRICULTORES FAMILIARES NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE ESPAÇO-TEMPORAL DOS DADOS DOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Ecc Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEGADA - A Revista da Geografia do Trabalho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (3), pp.128-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33026/peg.v21i3.8061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGUALDADES SOCIOESPACIAIS NO ACESSO AO SERVIÇO DE ORIENTAÇÃO TÉCNICA NO BRASIL E NO ESTADO DE GOIÁS: UMA ANÁLISE GEOGRÁFICA DOS DADOS DA AGRICULTURA FAMILIAR E NÃO FAMILIAR NOS CENSOS AGROPECUÁRIOS DE 2006 E 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista NERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.123-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47946/rnera.v0i60.8361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questão agrária e luta pela reforma agrária na transição do século XX para o XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro César Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Rodrigues de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Soares da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Paulo Françozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo-Território</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (42 Out.), pp.86-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14393/RCT164204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A questão do acesso aos serviços de orientação técnica no Brasil e no estado de Goiás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro Cesar Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo-Território</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (35 Abr.), pp.230-259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCT153509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETNOSABERES E CULTURAS TRADICIONAIS AFROBRASILEIRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (47), pp.13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22409/GEOgraphia2019.v21i47.a28178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultura familiar, ação extensionista e políticas públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo-Território</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (36 Jul.), pp.06-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/RCT153601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESTRUCTURING, REORIENTATION AND RENEWAL OF THE EXTENSION SERVICE IN BRAZIL:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reestruturação, reorientação e renovação do serviço extensionista no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Castro Neves Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extensão Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/2318179633174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5902/2318179633174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05554770v1</w:t>
+                <w:t xml:space="preserve">halshs-05554782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reestruturação, reorientação e renovação do serviço extensionista no Brasil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RESTRUCTURING, REORIENTATION AND RENEWAL OF THE EXTENSION SERVICE IN BRAZIL:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extensão Rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (2), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5902/2318179633174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05554782v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05554770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artesanato mineiro: limites e possibilidades da atividade artesã no município histórico de Prado/MG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludimila De Miranda Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Nicolau Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatorium: Revista Eletrônica de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (11), pp.62-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoje tem festa na roça: o trabalhar-festar das marombas e a espaço-temporalidade da cultura afro-brasileira em territórios quilombolas do Vale do Jequitinhonha mineiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAEGA - O Espaço Geográfico em Análise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42, pp.36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/raega.v42i0.44648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A EMERGÊNCIA DOS MERCADOS INSTITUCIONAIS NO ESPAÇO RURAL BRASILEIRO: AGRICULTURA FAMILIAR E SEGURANÇA ALIMENTAR E NUTRICIONAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Castro Neves Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Nivaldo Anh Hespanhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo UERJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12957/geouerj.2016.19161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compreender para Servir: Experiências da Pesquisa Participante no Trabalho de Campo em Comunidades Rurais do Vale do Jequitinhonha, Minas Gerais - Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Zanzoni Itaborahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterEspaço: Revista de Geografia e Interdisciplinaridade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.109-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05577987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPULAÇÕES RURAIS E RISCOS SOCIOAMBIENTAIS: REFLEXÕES SOBRE OS IMPACTOS DA AGRICULTURA MODERNA EM COMUNIDADES CAMPONESAS E QUILOMBOLAS DO VALE DO JEQUITINHONHA/MG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Rfd Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOGRAFIA - Rio Claro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (2), pp.259-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)significação e (re)invenção cultural quilombola: as espacialidades afro-brasileiras do Conjunto da Marujada e do Grupo Curiango no Vale do Jequitinhonha/MG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Rfd Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Oliveira Miné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTextos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9771/1984-5537geo.v10i1.9954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O USO DA BIODIVERSIDADE LOCAL E DA AGROECOLOGIA NA RECUPERAÇÃO DE ÁREAS DEGRADADAS EM TERRITÓRIOS QUILOMBOLAS NOS MUNICÍPIOS DE MINAS NOVAS E CHAPADA DO NORTE, VALE DO JEQUITINHONHA/MG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Rfd Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aparecida dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliê Geográfico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5216/ag.v5i2.15481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GÊNERO, AGRICULTURA FAMILIAR E (RE)ORGANIZAÇÃO DO ESPAÇO RURAL EM COMUNIDADES QUILOMBOLAS DE MINAS NOVAS E CHAPADA DO NORTE – VALE DO JEQUITINHONHA/MG/BRASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Geográfica de América Central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (47E), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintais agroflorestais nos Cerrados do Vale do Jequitinhonha/MG: espaços agroecológicos de conservação ambiental e reprodução socioespacial camponesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aparecida Dos Santos Tubaldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Oliveira Miné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Agroecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05578191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3414,259 +3435,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Populations Traditionnelles Amazoniennes &amp;quot;Riberinhas&amp;quot; : Défis, Adaptations et Innovations dans un Contexte de Changements Globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquiles Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otávio Do Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passage de frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Angers (France), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts de commercialisation en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallefy Arce Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Fernando Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Monteiro Lobato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Agrodéveloppement et Innovations aux Suds » (ISTOM) : Passage de frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Angers, France. 1 (1), pp.1, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05520974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3734,51 +3755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="164B76CB"/>
+    <w:nsid w:val="2624CEA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3965,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-fernando-diniz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Lima Blm Gondim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8621" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayara Rodrigues Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8611" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v34n1.97689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnilda Pereira S&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dias Correia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Adu Schwade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelem Pinheiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Matos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucimara Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Vaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Brilhante Alencar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#233;lia dos Santos Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Alves Batalha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielson Santos Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Costa Leite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Monteiro Lobato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueny Diana Oliveira de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethelen Alves de Morais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54446/bcg.v14i2.3599" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/estgeo.v20i3.17001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p111-138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Ecc Clemente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33026/peg.v21i3.8061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47946/rnera.v0i60.8361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro C&#233;sar Clemente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soares da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Fran&#231;ozi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT164204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2019.v21i47.a28178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2318179633174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Castro Neves Neto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila De Miranda Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nicolau Santos da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v42i0.44648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Anh Hespanhol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2016.19161" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zanzoni Itaborahy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Rfd Diniz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Oliveira Min&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v10i1.9954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ag.v5i2.15481" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallefy Arce Matos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raphael-fernando-diniz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0664-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=p9sb9IkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Lima Blm Gondim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Diniz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayara Rodrigues Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18227/2177-4307.acta.v19i53.8611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Clemente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcdg.v34n1.97689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Hespanhol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2236499474278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelem Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Matos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucimara Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Vaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Dias Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnilda Pereira S&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Adu Schwade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Brilhante Alencar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Am&#233;lia dos Santos Castro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Alves Batalha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Monteiro Lobato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueny Diana Oliveira de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kethelen Alves de Morais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54446/bcg.v14i2.3599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielson Santos Rocha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Costa Leite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/estgeo.v20i3.17001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1982-0003.129882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v7i17.p111-138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Cesar Ecc Clemente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33026/peg.v21i3.8061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47946/rnera.v0i60.8361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro C&#233;sar Clemente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Rodrigues de Souza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soares da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Paulo Fran&#231;ozi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT164204" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/GEOgraphia2019.v21i47.a28178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/RCT153601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Castro Neves Neto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2318179633174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludimila De Miranda Rodrigues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nicolau Santos da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v42i0.44648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Nivaldo Anh Hespanhol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2016.19161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zanzoni Itaborahy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fernando Rfd Diniz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida Dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578010v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Oliveira Min&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/1984-5537geo.v10i1.9954" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aparecida dos Santos Tubaldini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ag.v5i2.15481" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lobato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquiles Sim&#245;es" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#225;vio Do Canto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallefy Arce Matos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>