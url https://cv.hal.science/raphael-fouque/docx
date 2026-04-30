--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -221,467 +221,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C Passieux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611957v1</w:t>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+              <w:t xml:space="preserve">, PhotoMechanics; International DIC Society, Oct 2024, Clermont-Ferrand, France. p. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786143v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sentagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simond</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-C Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhotoMechanics; International DIC Society, Oct 2024, Clermont-Ferrand, France. p. 118</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793617v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of a Rendering Model in Stereo Finite-Element Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -719,77 +719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view Shape and Texture Learning for Stereo Finite-Element Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Digital Image Correlation Society Virtual Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -880,583 +880,583 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 NAFEMS World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photometric DIC: a unified framework for global Stereo Digital Image Correlation based on the construction of textured digital twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 2, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.7467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218388v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereo digital image correlation: formulations and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 349 (3), pp.453-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260895v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal Pattern for Multiscale Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.483-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-020-00649-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Photometric DIC: A Unified Framework for Global Stereo Digital Image Correlation based on the Construction of Textured Digital Twins”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François F Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704301v1</w:t>
-              </w:r>
-[...381 lines deleted...]
-                <w:t xml:space="preserve">hal-03260895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1714,51 +1714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Luzzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03610683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Luzzato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Biermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03610683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>