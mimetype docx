--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,82 +208,82 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06908-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549503v1</w:t>
+                <w:t xml:space="preserve">hal-05549503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a knowledge graph framework to ease and empower translational approaches in plant research: a use-case on grain legumes</w:t>
               </w:r>
@@ -811,417 +811,417 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Appels</w:t>
+                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellye Eversole</w:t>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Stein</w:t>
+                <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beat Keller</w:t>
+                <w:t xml:space="preserve">Sonia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 361 (6403), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331004v1</w:t>
+                <w:t xml:space="preserve">hal-01885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Genomic and Genetic Data Integration of Major Agronomical Traits in Bread Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bellec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Qurat-Ul Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885399v1</w:t>
+                <w:t xml:space="preserve">hal-02285542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Genomic and Genetic Data Integration of Major Agronomical Traits in Bread Wheat (Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Quraishi</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qurat-Ul Ain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Burlot</w:t>
+                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285542v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
               </w:r>
@@ -1335,962 +1335,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Sébastien Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Haris Gavranovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.735-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361976v1</w:t>
+                <w:t xml:space="preserve">hal-01133906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guizard</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haris Gavranovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Flores</w:t>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.735-749. </w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133906v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
+                <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648084v1</w:t>
+                <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
+                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (9), pp.1457-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964421v1</w:t>
+                <w:t xml:space="preserve">hal-02651260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and dissemination of MS proteomic data with PROTICdb: Example of a quantitative comparison between methods of protein extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langella</w:t>
+                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200564⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651260v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alix A. Armero Villanueva</w:t>
+                <w:t xml:space="preserve">Sébastien Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2300,51 +2166,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2386,84 +2252,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2610,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>