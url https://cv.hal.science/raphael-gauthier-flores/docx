--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1067,325 +1067,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Molinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Christian Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361976v1</w:t>
+                <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Lange</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Christian Bader</w:t>
+                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635899v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,51 +1488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongzhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,104 +2232,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1191122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200564" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXRKRGGX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>